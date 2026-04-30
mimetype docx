--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -891,689 +891,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02418715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Iron-Reducing Bacteria on the Corrosion Rate of Carbon Steel under Simulated Geological Disposal Conditions</w:t>
+                <w:t xml:space="preserve">Coupling fracture facies with in-situ permeability measurements to generate stochastic simulations of tight carbonate aquifer properties: Example from the Lower Cretaceous aquifer, Northern Provence, SE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta K Schütz</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel L Schlegel</w:t>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Libert</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00693⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 529, pp.737-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02385854v1</w:t>
+                <w:t xml:space="preserve">cea-02382929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic Fe(III) reduction of magnetite coupled to H2 oxidation: Implication for radioactive waste geological disposal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of Iron-Reducing Bacteria on the Corrosion Rate of Carbon Steel under Simulated Geological Disposal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel L Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Libert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (12), pp.7483-7490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02383215v1</w:t>
+                <w:t xml:space="preserve">cea-02385854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks for multicomponent reactive transport across a cement/clay interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biotic Fe(III) reduction of magnetite coupled to H2 oxidation: Implication for radioactive waste geological disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta K Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+                <w:t xml:space="preserve">Michel L Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Libert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 419, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-014-9463-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355526v1</w:t>
+                <w:t xml:space="preserve">cea-02383215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Interlayer Cations in Swelling Clays as a Function of Water Content: Case of Montmorillonites Saturated with Alkali Cations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarks for multicomponent reactive transport across a cement/clay interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Douillard</w:t>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+                <w:t xml:space="preserve">Benoit Cochepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.10370. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.635-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp512986d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-014-9463-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152139v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling fracture facies with in-situ permeability measurements to generate stochastic simulations of tight carbonate aquifer properties: Example from the Lower Cretaceous aquifer, Northern Provence, SE France</w:t>
+                <w:t xml:space="preserve">Diffusion of Interlayer Cations in Swelling Clays as a Function of Water Content: Case of Montmorillonites Saturated with Alkali Cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Bruna</w:t>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lamarche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 529, pp.737-753. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.10370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.08.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp512986d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02382929v1</w:t>
+                <w:t xml:space="preserve">hal-01152139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microbial activity on the radioactive waste disposal: long term prediction of biocorrosion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Kerber Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1659,51 +1659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined geochemical and electrochemical methodology to quantify corrosion of carbon steel by bacterial activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Leite de Souza Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel L Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97, pp.61-68. </w:t>
@@ -1787,277 +1787,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving force for the hydration of the swelling clays: Case of montmorillonites saturated with alkaline-earth cations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Douillard</w:t>
+                <w:t xml:space="preserve">Assessment of microbiological development in nuclear waste geological disposal: a geochemical modeling approach peer-review under responsibility of Organizing and Scientific Committee of WRI 14 -2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.12.050⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.244 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799972v1</w:t>
+                <w:t xml:space="preserve">hal-02865946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of microbiological development in nuclear waste geological disposal: a geochemical modeling approach peer-review under responsibility of Organizing and Scientific Committee of WRI 14 -2013</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Libert</w:t>
+                <w:t xml:space="preserve">Driving force for the hydration of the swelling clays: Case of montmorillonites saturated with alkaline-earth cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395, pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.12.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02865946v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of iron-reducing bacteria on the properties of argillites in the context of radioactive waste geological disposal</w:t>
               </w:r>
@@ -2306,64 +2306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimilatory iron reduction in the presence of hydrogen: a case study of microbial activity and nuclear waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2564,225 +2564,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular hydrogen: An abundant energy source for bacterial activity in nuclear waste repositories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Libert</w:t>
+                <w:t xml:space="preserve">Metallic corrosion processes reactivation sustained by iron-reducing bacteria: Implication on long-term stability of protective layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Sellier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Libert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (17-18), pp.1616-1623. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 36 (17-18), pp.1624-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865989v1</w:t>
+                <w:t xml:space="preserve">hal-02865910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-layer illite–smectite reactivity in acidified solutions: Implications for clayey caprock stability in CO2 geological storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Crédoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,221 +2822,229 @@
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2011.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 Geological Storage in Saline Aquifers: Paraná Basin Caprock and Reservoir Chemical Reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular hydrogen: An abundant energy source for bacterial activity in nuclear waste repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane De Lima</w:t>
+                <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Einloft</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (17-18), pp.1616-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.521⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865902v1</w:t>
+                <w:t xml:space="preserve">hal-02865989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the substitution distribution and the interlayer distance on both the surface energy and the hydration energy for Pb-montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,238 +3111,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic corrosion processes reactivation sustained by iron-reducing bacteria: Implication on long-term stability of protective layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">CO 2 Geological Storage in Saline Aquifers: Paraná Basin Caprock and Reservoir Chemical Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane De Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Einloft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Marcelo Ketzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.018⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.5377-5384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865910v1</w:t>
+                <w:t xml:space="preserve">hal-02865902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cation dependence of interlamellar and interparticular water and swelling in smectite clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3571,51 +3571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Crédoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (3), pp.485-502. </w:t>
@@ -3647,424 +3647,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration sequence of swelling clays: Evolutions of specific surface area and hydration energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Douillard</w:t>
+                <w:t xml:space="preserve">Integrated modeling and experimental approach for caprock integrity, risk analysis, and long term safety assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Crédoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Denoyel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyne Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 333 (2), pp.510-522. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.3237-3244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405910v1</w:t>
+                <w:t xml:space="preserve">hal-02865223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of geochemical reactivity between clayey caprocks and CO 2 in geological storage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Crédoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pétronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (1), pp.3445-3452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modeling and experimental approach for caprock integrity, risk analysis, and long term safety assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration sequence of swelling clays: Evolutions of specific surface area and hydration energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 333 (2), pp.510-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02865223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to Modeling Coupled Flow and Reaction in a 2-D Cementation Experiment</w:t>
               </w:r>
@@ -4184,90 +4184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calorimetric study of mesoscopic swelling and hydration sequence in solid Na-montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beurroies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4330,90 +4330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic mobility and hydration energies in montmorillonite clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4470,548 +4470,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of glass alteration on the argillaceous near field of a repository</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Driving Force for the Hydration of the Swelling Clays from Computation of the Hydration Energy of the Interlayer Cations and the Clay Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pozo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Trotignon</w:t>
+                <w:t xml:space="preserve">Jean-Marc Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jullien</w:t>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.13170-13176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0719762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02356024v1</w:t>
+                <w:t xml:space="preserve">hal-00258930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of silicon released during alteration of nuclear waste glass in compacted clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Modelling the effect of glass alteration on the argillaceous near field of a repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Valcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02360122v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02356024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling glass alteration in an altered argillaceous environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of silicon released during alteration of nuclear waste glass in compacted clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.225⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865861v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02360122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Driving Force for the Hydration of the Swelling Clays from Computation of the Hydration Energy of the Interlayer Cations and the Clay Layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling glass alteration in an altered argillaceous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri van Damme</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111, pp.13170-13176. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 362 (2-3), pp.493-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0719762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258930v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling iron–clay interactions in deep geological disposal conditions</w:t>
               </w:r>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (10-14), pp.618-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5120,378 +5120,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 2-D Cementation Experiment in Porous Medium Using Numerical Simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-Water-Rock Interactions Induced by Reservoir Exploitation, CO2 Sequestration, and Other Geological Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Didot</w:t>
+                <w:t xml:space="preserve">É. Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Margerit</w:t>
+                <w:t xml:space="preserve">R. Swennen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 60 (2), pp.307-318. </w:t>
+              <w:t xml:space="preserve">, 2005, 60 (1), pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst:2005019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2005002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564453v1</w:t>
+                <w:t xml:space="preserve">hal-02017182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Reactivity in Clay-Rich Materials: Tools for Safety Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Raynal</w:t>
+                <w:t xml:space="preserve">Design of a 2-D Cementation Experiment in Porous Medium Using Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trotignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Kohler</w:t>
+                <w:t xml:space="preserve">Alexandre Didot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Margerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 60 (1), pp.107-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst:2005007⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 60 (2), pp.307-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2005019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017187v1</w:t>
+                <w:t xml:space="preserve">hal-00564453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Water-Rock Interactions Induced by Reservoir Exploitation, CO2 Sequestration, and Other Geological Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">É. Brosse</w:t>
+                <w:t xml:space="preserve">Physicochemical Reactivity in Clay-Rich Materials: Tools for Safety Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Swennen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 60 (1), pp.9-18. </w:t>
+              <w:t xml:space="preserve">, 2005, 60 (1), pp.107-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst:2005002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2005007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017182v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5628,234 +5628,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03703755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétention chimique du Cs par échange d'ions sur l'illite, la vermiculite et la montmorillonite.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Latrille</w:t>
+                <w:t xml:space="preserve">Glass/iron/claystone interactions of nuclear waste package: a multi-scale study relying on characterizations and geochemical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Colloque annuel Groupe Français des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Eurocorr 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03534273v1</w:t>
+                <w:t xml:space="preserve">hal-04369930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass/iron/claystone interactions of nuclear waste package: a multi-scale study relying on characterizations and geochemical modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+                <w:t xml:space="preserve">Rétention chimique du Cs par échange d'ions sur l'illite, la vermiculite et la montmorillonite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Budapest, France</w:t>
+              <w:t xml:space="preserve">XVI Colloque annuel Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369930v1</w:t>
+                <w:t xml:space="preserve">cea-03534273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear waste glass/iron/clay interactions: a multi-scale study relying on characterization and geochemical modeling</w:t>
               </w:r>
@@ -6504,152 +6504,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02442325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining insight into corrosion rate and secondary mineral paragenesis from numerical simulations of integrated iron-claystone experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porosity impairment induced by diffusion of reactive fluids in porous materials experiment approach and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bataillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Cochepin</w:t>
+                <w:t xml:space="preserve">V. Detilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509244v1</w:t>
+                <w:t xml:space="preserve">cea-02509743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration sequence for swelling clays exchanged with mixed alkali/alkali-earth cations</w:t>
               </w:r>
@@ -6674,51 +6674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6754,277 +6754,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration sequence of swelling clays exchanged with mixed alkali/alkali-earth cations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaining insight into corrosion rate and secondary mineral paragenesis from numerical simulations of integrated iron-claystone experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Douillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+                <w:t xml:space="preserve">J.-E. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cochepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+              <w:t xml:space="preserve">6th International Conference on "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509260v1</w:t>
+                <w:t xml:space="preserve">cea-02509244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity impairment induced by diffusion of reactive fluids in porous materials experiment approach and modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Arnoux</w:t>
+                <w:t xml:space="preserve">Hydration sequence of swelling clays exchanged with mixed alkali/alkali-earth cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Detilleux</w:t>
+                <w:t xml:space="preserve">J.-M. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509743v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t>
               </w:r>
@@ -7301,103 +7301,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark for reactive transport codes with application to concrete/clay interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cochepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
@@ -7516,51 +7516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4A42F71"/>
+    <w:nsid w:val="C65C8975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7747,51 +7747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bildstein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1167-3756" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050197258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103850" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10069-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rambourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12071899" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03662962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2019.85.14" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01905938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajyaguru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittebroodt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1R8RJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Schlegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Libert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00693" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cochepin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9463-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512986d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.08.054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerber Sch&#252;tz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Esnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Leite de Souza Moreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0B1FGT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9T4J2M6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerber-Sch&#252;tz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thouvenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T2PBX0H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;doz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.01.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K1K3C3D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane De Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Einloft" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.521" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Libert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS695BSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1002868" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaplace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude P&#233;tronin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Garnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steefel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.05.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710976g" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R1G747H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pozo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360122v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valcke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.09.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NH1TQF2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.225" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFSPRD2D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719762" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJHCWFX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.04.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM8RCTHN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564453v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Didot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Margerit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Kohler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02017182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Brosse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swennen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03703755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delano&#235;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03534273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369957v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rajyaguru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lartigue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassane Maina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442325v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cherif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Lartigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schlegel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Douillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509743v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fatnassi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119810v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bildstein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1167-3756" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050197258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103850" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10069-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rambourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12071899" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03662962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2019.85.14" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01905938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajyaguru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittebroodt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1R8RJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.08.054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Schlegel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Libert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cochepin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9463-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512986d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerber Sch&#252;tz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Esnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Leite de Souza Moreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0B1FGT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9T4J2M6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerber-Sch&#252;tz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thouvenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Libert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS695BSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;doz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.01.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K1K3C3D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T2PBX0H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane De Lima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Einloft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.521" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1002868" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaplace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Garnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude P&#233;tronin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steefel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.05.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710976g" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R1G747H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719762" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJHCWFX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pozo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valcke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.09.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NH1TQF2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.225" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFSPRD2D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.04.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM8RCTHN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02017182v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Brosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swennen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Didot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Margerit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Kohler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03703755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delano&#235;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03534273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369957v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rajyaguru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lartigue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassane Maina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442325v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cherif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fatnassi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Douillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509244v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Lartigue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schlegel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119810v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>