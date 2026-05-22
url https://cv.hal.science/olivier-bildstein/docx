--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,7461 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7410 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Bildstein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1167-3756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050197258</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?view_op=list_works&hl=fr&user=hz7qCMAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of Sr at two laboratory-scale columns: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéry Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaucaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103850. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2021.103850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03540707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial to the special issue: subsurface environmental simulation benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Subsurface environmental simulation benchmarks, 25 (4), pp.1281-1283. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-021-10069-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Parameter Inversion Using Topographic Constraints and a Zonal Adaptive Multiscale Procedure: A Case Study of an Alluvial Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.1899. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12071899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTM for Waste Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (1), pp.419-457. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/rmg.2019.85.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of coupled diffusion reaction mechanisms in low permeability chalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. L'Hôpital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and parsimonious model for caesium sorption on clay minerals and natural clay materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.22-37. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02418715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fracture facies with in-situ permeability measurements to generate stochastic simulations of tight carbonate aquifer properties: Example from the Lower Cretaceous aquifer, Northern Provence, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.737-753. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks for multicomponent reactive transport across a cement/clay interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), pp.635-653. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9463-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Iron-Reducing Bacteria on the Corrosion Rate of Carbon Steel under Simulated Geological Disposal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta K Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Libert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (12), pp.7483-7490. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b00693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02385854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic Fe(III) reduction of magnetite coupled to H2 oxidation: Implication for radioactive waste geological disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta K Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Libert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 419, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02383215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Interlayer Cations in Swelling Clays as a Function of Water Content: Case of Montmorillonites Saturated with Alkali Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Prélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Zajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.10370. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp512986d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of microbial activity on the radioactive waste disposal: long term prediction of biocorrosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Libert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kerber Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.162-168. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined geochemical and electrochemical methodology to quantify corrosion of carbon steel by bacterial activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta K Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Leite de Souza Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2013.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are underground clay disposal conditions favorable for microbial activity and biocorrosion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Libert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kerber-Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Proceedings of the Fourteenth International Symposium on Water-Rock Interaction, WRI 14, 7, pp.73-76. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilatory iron reduction in the presence of hydrogen: a case study of microbial activity and nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta K Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Libert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Proceedings of the Fourteenth International Symposium on Water-Rock Interaction, WRI 14, 7, pp.409 - 412. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving force for the hydration of the swelling clays: Case of montmorillonites saturated with alkaline-earth cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Prélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 395, pp.269-276. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of iron-reducing bacteria on the properties of argillites in the context of radioactive waste geological disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Libert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83-84, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2013.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microbiological development in nuclear waste geological disposal: a geochemical modeling approach peer-review under responsibility of Organizing and Scientific Committee of WRI 14 -2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Libert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.244 - 247. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of concrete carbonation in deep geological disposal of intermediate level waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, International Workshop NUCPERF 2012: Long-Term Performance of Cementitious Barriers and Reinforced Concrete in Nuclear Power Plant and Radioactive Waste Storage and Disposal (RILEM Event TC 226-CNM and EFC Event 351), 56, pp.05004. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135605004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic corrosion processes reactivation sustained by iron-reducing bacteria: Implication on long-term stability of protective layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Libert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17-18), pp.1624-1629. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-layer illite–smectite reactivity in acidified solutions: Implications for clayey caprock stability in CO2 geological storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Crédoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.402-408. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2011.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular hydrogen: An abundant energy source for bacterial activity in nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Libert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17-18), pp.1616-1623. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 Geological Storage in Saline Aquifers: Paraná Basin Caprock and Reservoir Chemical Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Einloft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.5377-5384. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the substitution distribution and the interlayer distance on both the surface energy and the hydration energy for Pb-montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri van Damme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative modeling of caprock integrity in the context of CO2 storage: evolution of transport and geochemical properties and impact on performance and safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Crédoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.485-502. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.435-444. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cation dependence of interlamellar and interparticular water and swelling in smectite clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (7), pp.5028-5037. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la1002868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of geochemical reactivity between clayey caprocks and CO 2 in geological storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Crédoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pétronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.3445-3452. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling and experimental approach for caprock integrity, risk analysis, and long term safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Crédoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.3237-3244. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration sequence of swelling clays: Evolutions of specific surface area and hydration energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Denoyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333 (2), pp.510-522. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Modeling Coupled Flow and Reaction in a 2-D Cementation Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calorimetric study of mesoscopic swelling and hydration sequence in solid Na-montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Beurroies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (3-4), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2007.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic mobility and hydration energies in montmorillonite clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112, pp.14001. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp710976g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Driving Force for the Hydration of the Swelling Clays from Computation of the Hydration Energy of the Interlayer Cations and the Clay Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri van Damme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.13170-13176. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0719762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of glass alteration on the argillaceous near field of a repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of silicon released during alteration of nuclear waste glass in compacted clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2006.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02360122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling glass alteration in an altered argillaceous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 362 (2-3), pp.493-501. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling iron–clay interactions in deep geological disposal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10-14), pp.618-625. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Water-Rock Interactions Induced by Reservoir Exploitation, CO2 Sequestration, and Other Geological Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swennen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 2-D Cementation Experiment in Porous Medium Using Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Didot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Margerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Reactivity in Clay-Rich Materials: Tools for Safety Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.107-120. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2005007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-Iron-Claystone interactions: a study relying on characterizations and geochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Long-term Prediction of Corrosion in Nuclear Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Baden, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03703755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass/iron/claystone interactions of nuclear waste package: a multi-scale study relying on characterizations and geochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétention chimique du Cs par échange d'ions sur l'illite, la vermiculite et la montmorillonite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Colloque annuel Groupe Français des Argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03534273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear waste glass/iron/clay interactions: a multi-scale study relying on characterization and geochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental vs. numerical approach to determine capability of Archie’s law to explain impact of evolving porosity on diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Rajyaguru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wittebroodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschimdt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling approach to the evolution of physicochemical conditions in deep geological repository: alteration of engineered materials and redox control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous estimation of groundwater recharge and hydrodynamic parameters for groundwater flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hassane Maina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2016 - International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration sequence for swelling clays exchanged with alkali/alkali-earth cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Damme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02437057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and parsimonious model for caesium sorption on pure clay minerals and natural clay materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. pp.473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity impairment induced by diffusion of reactive fluids in porous materials experiment approach and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fatnassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining insight into corrosion rate and secondary mineral paragenesis from numerical simulations of integrated iron-claystone experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration sequence for swelling clays exchanged with mixed alkali/alkali-earth cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Prélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration sequence of swelling clays exchanged with mixed alkali/alkali-earth cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Prélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sealing efficiency of caprocks for CO2 storage: an overview of the Geocarbone Integrity program and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies, 10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.5227-5234, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the COMEDIE-2D benchmark : a 3 code reactive transport intercomparison of porosity reduction coupled to hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Steefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrePro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for reactive transport codes with application to concrete/clay interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cochepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7516,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C65C8975"/>
+    <w:nsid w:val="4BF5EBFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7747,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bildstein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1167-3756" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050197258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103850" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10069-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rambourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12071899" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03662962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2019.85.14" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01905938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajyaguru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittebroodt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1R8RJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.08.054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Schlegel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Libert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cochepin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9463-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512986d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerber Sch&#252;tz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Esnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Leite de Souza Moreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0B1FGT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esnault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9T4J2M6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerber-Sch&#252;tz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thouvenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Libert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS695BSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;doz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.01.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K1K3C3D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T2PBX0H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane De Lima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Einloft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.521" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1002868" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaplace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Garnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude P&#233;tronin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steefel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.05.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710976g" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R1G747H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719762" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJHCWFX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pozo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valcke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.09.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NH1TQF2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.225" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFSPRD2D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.04.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM8RCTHN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02017182v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Brosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swennen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Didot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Margerit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Kohler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03703755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delano&#235;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03534273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369957v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rajyaguru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lartigue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassane Maina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442325v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cherif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fatnassi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Douillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509244v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Lartigue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schlegel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119810v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bildstein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1167-3756" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050197258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?view_op=list_works&amp;hl=fr&amp;user=hz7qCMAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2021.103850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10069-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rambourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12071899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03662962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2019.85.14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01905938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajyaguru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittebroodt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1R8RJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin-Garin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.08.054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cochepin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9463-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Schlegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Libert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00693" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512986d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kerber Sch&#252;tz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Esnault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.10.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Leite de Souza Moreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2013.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerber-Sch&#252;tz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Esnault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.177" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0B1FGT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9T4J2M6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thouvenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Libert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS695BSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cr&#233;doz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.01.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K1K3C3D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sellier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T2PBX0H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane De Lima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Einloft" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.521" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaplace" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2010007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1002868" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude P&#233;tronin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.135" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.108" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steefel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.05.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710976g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R1G747H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719762" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJHCWFX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pozo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valcke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.09.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NH1TQF2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.225" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFSPRD2D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865867v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perronnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.04.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM8RCTHN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02017182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Brosse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swennen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Didot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Margerit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Kohler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03703755v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delano&#235;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Carri&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03534273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rajyaguru" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lartigue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassane Maina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437057v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cherif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fatnassi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509244v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Lartigue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schlegel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Douillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.501" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119810v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>