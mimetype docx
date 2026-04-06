--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -874,295 +874,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04385529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running and Swimming Differently Adapt the BDNF/TrkB Pathway to a Slow Molecular Pattern at the NMJ</w:t>
+                <w:t xml:space="preserve">Effect of Monoclonal Antibody Blockade of Long Fragment Neurotensin on Weight Loss, Behavior, and Metabolic Traits After High-Fat Diet Induced Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laia Just-Borràs</w:t>
+                <w:t xml:space="preserve">Zherui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Cilleros-Mañé</w:t>
+                <w:t xml:space="preserve">Nicolas Stadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Hurtado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Biondi</w:t>
+                <w:t xml:space="preserve">Amazigh Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Charbonnier</w:t>
+                <w:t xml:space="preserve">Jin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22094577⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.739287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2021.739287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466203v1</w:t>
+                <w:t xml:space="preserve">hal-03406993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Monoclonal Antibody Blockade of Long Fragment Neurotensin on Weight Loss, Behavior, and Metabolic Traits After High-Fat Diet Induced Obesity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Running and Swimming Differently Adapt the BDNF/TrkB Pathway to a Slow Molecular Pattern at the NMJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stadler</w:t>
+                <w:t xml:space="preserve">Laia Just-Borràs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazigh Abbaci</w:t>
+                <w:t xml:space="preserve">Víctor Cilleros-Mañé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Liu</w:t>
+                <w:t xml:space="preserve">Erica Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Boullier</w:t>
+                <w:t xml:space="preserve">Frédéric Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.739287. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.4577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2021.739287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22094577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406993v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Intensity Running and High-Intensity Swimming Exercises Differentially Improve Energy Metabolism in Mice With Mild Spinal Muscular Atrophy</w:t>
               </w:r>
@@ -2595,346 +2595,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatory therapeutic innovation for Spinal Muscular Atrophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combination of BIO101 with antisense oligonucleotide therapy demonstrates synergistic beneficial effects in severe SMA-like mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative, combinatory therapies for neuromuscular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Genopole; Université d'Evry, May 2022, Evry, France</w:t>
+              <w:t xml:space="preserve">Myology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495948v1</w:t>
+                <w:t xml:space="preserve">hal-04496181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of antisense oligonucleotide therapy with BIO101 demonstrates synergistic beneficial effects in severe SMA-like mice</w:t>
+                <w:t xml:space="preserve">Synergistic beneficial effects of BIO101 in combination with antisense oligonucleotide therapy in severe SMA-like mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual SMA research &amp; Clinical Care Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Anaheim (CA), United States</w:t>
+              <w:t xml:space="preserve">3èmes International Scientific Congress on SMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMA Europe, Oct 2022, Barcelone (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496110v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic beneficial effects of BIO101 in combination with antisense oligonucleotide therapy in severe SMA-like mice</w:t>
+                <w:t xml:space="preserve">Combination of antisense oligonucleotide therapy with BIO101 demonstrates synergistic beneficial effects in severe SMA-like mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes International Scientific Congress on SMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMA Europe, Oct 2022, Barcelone (ES), Spain</w:t>
+              <w:t xml:space="preserve">17th International Congress on Neuromuscular Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bruxelles (BEL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496200v1</w:t>
+                <w:t xml:space="preserve">hal-04496142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of antisense oligonucleotide therapy with BIO101 demonstrates synergistic beneficial effects in severe SMA-like mice</w:t>
               </w:r>
@@ -2959,232 +3015,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress on Neuromuscular Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bruxelles (BEL), Belgium</w:t>
+              <w:t xml:space="preserve">Annual SMA research &amp; Clinical Care Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496142v1</w:t>
+                <w:t xml:space="preserve">hal-04496110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of BIO101 with antisense oligonucleotide therapy demonstrates synergistic beneficial effects in severe SMA-like mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combinatory therapeutic innovation for Spinal Muscular Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Innovative, combinatory therapies for neuromuscular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genopole; Université d'Evry, May 2022, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496181v1</w:t>
+                <w:t xml:space="preserve">hal-04495948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarconeos (API BIO101) improves outcomes in a mouse model of severe spinal muscular atrophy</w:t>
               </w:r>
@@ -3196,77 +3196,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Lafont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Nov 2021, Saint-Etienne (FR), France</w:t>
@@ -3797,77 +3797,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Lafont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Muscle Society 2021 Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t>
@@ -3967,64 +3967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3937948A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -4046,51 +4046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERK inhibitors for use in treating spinal muscular atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4290,51 +4290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia B&#233;zier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cottin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvin Nazari Hashemi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Clerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Akar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00850-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Siharath" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biondi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04977711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheguillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Clerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Biondi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bruneteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sapaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1242828" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04385529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Amico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Januel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bezier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04466203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Just-Borr&#224;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cilleros-Ma&#241;&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Hurtado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charbonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094577" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zherui Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stadler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Abbaci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.739287" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02893893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Houdebine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desseille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01258" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02090360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Qu&#233;rol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20219-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deforges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D&#8217;amico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00332" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Rouquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houdebine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0608-15.2015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villemeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.02.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grondard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;colle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pariset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3237-07.2008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21168" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSPNJTP8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lafont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Veillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496142v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dilda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grondard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Gallien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mignot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullise Destinval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Simon Gallot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Latil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia B&#233;zier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cottin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvin Nazari Hashemi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Clerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Akar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00850-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Siharath" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biondi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04977711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheguillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Clerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Biondi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bruneteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sapaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1242828" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04385529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Amico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Januel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bezier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zherui Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stadler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Abbaci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.739287" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04466203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Just-Borr&#224;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cilleros-Ma&#241;&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Hurtado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charbonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094577" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02893893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Houdebine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desseille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01258" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02090360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Qu&#233;rol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20219-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deforges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D&#8217;amico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00332" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Rouquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houdebine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0608-15.2015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villemeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.02.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grondard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;colle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pariset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3237-07.2008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21168" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSPNJTP8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496181v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lafont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Veillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dilda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grondard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Gallien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mignot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullise Destinval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Simon Gallot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Latil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>