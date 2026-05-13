--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2281 +234,2549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of the skeletal muscle metabolism is crucial for designing optimal exercise paradigms in type 2 diabetes mellitus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Weill</w:t>
+                <w:t xml:space="preserve">Drug Candidate BIO101 for Spinal Muscular Atrophy as Monotherapy or Combined With the Antisense Oligonucleotide ASO‐10‐27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gildas Bertho</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s10020-024-00850-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.e70104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.70104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316643v1</w:t>
+                <w:t xml:space="preserve">hal-05583032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling energy metabolism dysregulations in neuromuscular diseases: A case study of calpainopathy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dysregulation of muscle cholesterol transport in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sapaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Cheguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40918⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (3), pp.788-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845028v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of muscle cholesterol transport in amyotrophic lateral sclerosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling energy metabolism dysregulations in neuromuscular diseases: A case study of calpainopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Siharath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Peres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awae270⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (24), pp.e40918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977711v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADPH oxidase 4 inhibition is a complementary therapeutic strategy for spinal muscular atrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The analysis of the skeletal muscle metabolism is crucial for designing optimal exercise paradigms in type 2 diabetes mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Abi Akar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendris</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1242828⟩</w:t>
+              <w:t xml:space="preserve">Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s10020-024-00850-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495927v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating ATF6 in spinal muscular atrophy promotes SMN expression and motor neuron survival through the IRE1α‐XBP1 pathway</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Bezier</w:t>
+                <w:t xml:space="preserve">Dysregulation of muscle cholesterol transport in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sapaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sapaly</w:t>
+                <w:t xml:space="preserve">Z. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nan.12816⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Brain, 148 (3), p.788-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04385529v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Monoclonal Antibody Blockade of Long Fragment Neurotensin on Weight Loss, Behavior, and Metabolic Traits After High-Fat Diet Induced Obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Boullier</w:t>
+                <w:t xml:space="preserve">NADPH oxidase 4 inhibition is a complementary therapeutic strategy for spinal muscular atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bruneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sapaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2021.739287⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1242828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406993v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running and Swimming Differently Adapt the BDNF/TrkB Pathway to a Slow Molecular Pattern at the NMJ</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Activating ATF6 in spinal muscular atrophy promotes SMN expression and motor neuron survival through the IRE1α‐XBP1 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charbonnier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22094577⟩</w:t>
+              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (5), pp.e12816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nan.12816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466203v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04385529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Intensity Running and High-Intensity Swimming Exercises Differentially Improve Energy Metabolism in Mice With Mild Spinal Muscular Atrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Desseille</w:t>
+                <w:t xml:space="preserve">Effect of Monoclonal Antibody Blockade of Long Fragment Neurotensin on Weight Loss, Behavior, and Metabolic Traits After High-Fat Diet Induced Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zherui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01258⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.739287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2021.739287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02893893v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-molecule flunarizine increases SMN protein in nuclear Cajal bodies and motor function in a mouse model of spinal muscular atrophy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Running and Swimming Differently Adapt the BDNF/TrkB Pathway to a Slow Molecular Pattern at the NMJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Just-Borràs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Cilleros-Mañé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Quérol</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20219-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.4577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22094577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02090360v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Physical Exercise Improves Energetic Metabolism in the Skeletal Muscle of Amyotrophic-Lateral- Sclerosis Mice</w:t>
+                <w:t xml:space="preserve">Low-Intensity Running and High-Intensity Swimming Exercises Differentially Improve Energy Metabolism in Mice With Mild Spinal Muscular Atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léo Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Desseille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Domenico D’amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2017.00332⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684756v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02893893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Physical Exercise Improves Energetic Metabolism in the Skeletal Muscle of Amyotrophic-Lateral- Sclerosis Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Desseille</w:t>
+                <w:t xml:space="preserve">Small-molecule flunarizine increases SMN protein in nuclear Cajal bodies and motor function in a mouse model of spinal muscular atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sapaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Delers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deforges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Domenico D’amico</w:t>
+                <w:t xml:space="preserve">Gwendoline Quérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2017.00332⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20219-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518582v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02090360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term exercise‐specific neuroprotection in spinal muscular atrophy‐like mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Chali</w:t>
+                <w:t xml:space="preserve">Specific Physical Exercise Improves Energetic Metabolism in the Skeletal Muscle of Amyotrophic-Lateral- Sclerosis Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Desseille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léo Houdebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thaïs Rouquet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico D’amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP271361⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2017.00332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518586v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exercise-specific neuroprotection in spinal muscular atrophy-like mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Chali</w:t>
+                <w:t xml:space="preserve">Specific Physical Exercise Improves Energetic Metabolism in the Skeletal Muscle of Amyotrophic-Lateral- Sclerosis Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Desseille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léo Houdebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thaïs Rouquet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico D’amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP271361⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2017.00332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306145v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF-1R Reduction Triggers Neuroprotective Signaling Pathways in Spinal Muscular Atrophy Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Bertin</w:t>
+                <w:t xml:space="preserve">Long‐term exercise‐specific neuroprotection in spinal muscular atrophy‐like mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0608-15.2015⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 594 (7), pp.1931-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP271361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316729v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Effects of Exercise in Dysferlinopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bourg</w:t>
+                <w:t xml:space="preserve">Long-term exercise-specific neuroprotection in spinal muscular atrophy-like mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2013.02.045⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 594 (7), pp.1931-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP271361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338049v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-induced activation of NMDA receptor promotes motor unit development and survival in a type 2 spinal muscular atrophy model mouse.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Pariset</w:t>
+                <w:t xml:space="preserve">IGF-1R Reduction Triggers Neuroprotective Signaling Pathways in Spinal Muscular Atrophy Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (4), pp.953-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3237-07.2008⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35 (34), pp.12063-12079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0608-15.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306035v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dual Effects of Exercise in Dysferlinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182 (6), pp.2298-2309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2013.02.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercise-induced activation of NMDA receptor promotes motor unit development and survival in a type 2 spinal muscular atrophy model mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lécolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pariset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.953-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3237-07.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exercise-induced modulation of calcineurin activity parallels the time course of myofibre transitions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pariset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 214 (1), pp.126-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcp.21168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2518,986 +2786,986 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme musculaire comme déterminant de l’orientation physiothérapeutique dans le diabète de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapies innovantes et combinatoires #2 - "Innovation thérapeutique : Quels enjeux pour le développement des thérapies combinatoires ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Evry; Genopole, Jun 2023, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of BIO101 with antisense oligonucleotide therapy demonstrates synergistic beneficial effects in severe SMA-like mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myology 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic beneficial effects of BIO101 in combination with antisense oligonucleotide therapy in severe SMA-like mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes International Scientific Congress on SMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMA Europe, Oct 2022, Barcelone (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of antisense oligonucleotide therapy with BIO101 demonstrates synergistic beneficial effects in severe SMA-like mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress on Neuromuscular Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bruxelles (BEL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of antisense oligonucleotide therapy with BIO101 demonstrates synergistic beneficial effects in severe SMA-like mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual SMA research &amp; Clinical Care Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatory therapeutic innovation for Spinal Muscular Atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative, combinatory therapies for neuromuscular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genopole; Université d'Evry, May 2022, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarconeos (API BIO101) improves outcomes in a mouse model of severe spinal muscular atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Nov 2021, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intensité de l'effort, un élément clef des effets de l'exercice dans la SMA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Entretiens Annuels de la Fondation Garches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Garches, Nov 2021, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular exercise prolongs survival in a type 2 SMA model mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pariset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-L. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Spinal Mucular Atrophy research Group Meeting, 10,11,12 juin 2006 Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3507,404 +3775,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-specific effects on the motor performance, glycemia regulation and muscle histology of a mouse model of limb-girdle muscular dystrophy r1 (calpainopathy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullise Destinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Erblang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Simon Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Baule (France), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-specific effects on the motor performance, glycemia regulation and muscle histology of a mouse model of limb-girdle muscular dystrophy r1 (calpainopathy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullise Destinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Erblang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Simon Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo effects of Sarconeos (API BIO101) on a mouse model of severe spinal muscular atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Muscle Society 2021 Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3914,236 +4182,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoecdysones and the derivatives thereof for use in the treatment of neuromuscular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dilda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3937948A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERK inhibitors for use in treating spinal muscular atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 61/489,721. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4290,51 +4558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia B&#233;zier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cottin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvin Nazari Hashemi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Clerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Akar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00850-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Siharath" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biondi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04977711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheguillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Clerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Biondi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bruneteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sapaly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1242828" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04385529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Amico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Januel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bezier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12816" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zherui Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stadler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Abbaci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.739287" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04466203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Just-Borr&#224;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cilleros-Ma&#241;&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Hurtado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charbonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094577" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02893893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Houdebine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desseille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01258" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02090360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Qu&#233;rol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20219-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deforges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D&#8217;amico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00332" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Rouquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houdebine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0608-15.2015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villemeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.02.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grondard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;colle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pariset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3237-07.2008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21168" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSPNJTP8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496181v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lafont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Veillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dilda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grondard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Gallien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mignot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullise Destinval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Simon Gallot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Latil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia B&#233;zier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cottin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvin Nazari Hashemi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Khoury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Clerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sapaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Cheguillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biondi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae270" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Siharath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Akar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00850-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04977711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheguillaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Biondi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bruneteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1242828" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04385529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Amico" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Januel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bezier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12816" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zherui Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stadler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Abbaci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.739287" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04466203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Just-Borr&#224;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cilleros-Ma&#241;&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Hurtado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charbonnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02893893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Houdebine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desseille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02090360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dos Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Qu&#233;rol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20219-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deforges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D&#8217;amico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00332" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Rouquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271361" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houdebine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0608-15.2015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villemeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marchand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.02.045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grondard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;colle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pariset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3237-07.2008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21168" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSPNJTP8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lafont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Veillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dilda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grondard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Gallien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mignot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullise Destinval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Simon Gallot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Latil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04496509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>