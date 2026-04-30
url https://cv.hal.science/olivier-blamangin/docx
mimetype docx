--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -919,896 +919,982 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relecture chronologique de la tombe des enfants du triérarque Domitianus à Boulogne-sur-Mer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portus Itius, controverses anciennes et découvertes récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Demon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Harry van Enckevort; Mark Driessen; Erik Graafstal; Tom Hazenberg; Tatiana Ivleva; Carol van Driel-Murray. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Doyen; Andrew Peter Fitzpatrick; Leilani Štajer; Eugène Warmenbol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living and dying on the Roman Frontier and beyond. Proceedings of the 25th International Congress of Roman Frontier Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Sidestone Press, pp.357-366, 2024, 9789464262810</w:t>
+              <w:t xml:space="preserve">César en Gaule Belgique et en Bretagne : Archéologie et histoire des campagnes césariennes. Actes du Colloque organisé par le laboratoire Halma (Umr 8164) et l'Université de Lille, 18-19 mars 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnyx, 6, SBEC édition, pp.65-79, 2025, 978-2-87285-202-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684397v1</w:t>
+                <w:t xml:space="preserve">hal-05568914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruay-la-Buissière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relecture chronologique de la tombe des enfants du triérarque Domitianus à Boulogne-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sonia Willems; Barbara Borgers; Freddy Thuillier; Anthony Ledauphin. </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Demon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harry van Enckevort; Mark Driessen; Erik Graafstal; Tom Hazenberg; Tatiana Ivleva; Carol van Driel-Murray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des productions céramiques en territoire des Ménapiens, Atrébates et Nerviens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Mergoïl, pp.139-162, 2023, Archéologie et Histoire romaine, 978-2-35518-133-7</w:t>
+              <w:t xml:space="preserve">Living and dying on the Roman Frontier and beyond. Proceedings of the 25th International Congress of Roman Frontier Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Sidestone Press, pp.357-366, 2024, 9789464262810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180107v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. &amp;lt;em&amp;gt;Gesoriacum-Bononia&amp;lt;/em&amp;gt; : un port commercial et militaire aux portes de la &amp;lt;em&amp;gt;Britannia&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Bruay-la-Buissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Olivier Blamangin; Angélique Demon; Christine Hoët-van Cauwenberghe. </w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Borgers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Willems; Barbara Borgers; Freddy Thuillier; Anthony Ledauphin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boulogne-sur-Mer antique, entre terre et mer. </w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlas des productions céramiques en territoire des Ménapiens, Atrébates et Nerviens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mergoïl, pp.139-162, 2023, Archéologie et Histoire romaine, 978-2-35518-133-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251743v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ossuaires de la crypte de la Basilique de Boulogne-sur-Mer : protocole de fouille et premiers résultats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. &amp;lt;em&amp;gt;Gesoriacum-Bononia&amp;lt;/em&amp;gt; : un port commercial et militaire aux portes de la &amp;lt;em&amp;gt;Britannia&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Florence Carré; Vincent Hincker; Cécile Chapelain de Séréville-Niel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Demon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Blamangin; Angélique Demon; Christine Hoët-van Cauwenberghe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains. Actes de la 7e Rencontre du Gaaf, 3-4 avril 2015, Caen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boulogne-sur-Mer antique, entre terre et mer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesoriacum-Bononia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, le port et son arrière-pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-42, 2020, Archaiologia, 9782757430699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.96252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266427v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité de l'archéologie préventive à Boulogne-sur-Mer (Pas-de-Calais)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ossuaires de la crypte de la Basilique de Boulogne-sur-Mer : protocole de fouille et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Blamangin; Angélique Demon; Stéphane Révillion. </w:t>
+              <w:t xml:space="preserve">Florence Carré; Vincent Hincker; Cécile Chapelain de Séréville-Niel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche archéologique à Boulogne-sur-Mer, Revue du Nord, collection Art et Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série n°22, pp.41-55, 2014</w:t>
+              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains. Actes de la 7e Rencontre du Gaaf, 3-4 avril 2015, Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Groupe d'anthropologie et d'archéologie funéraire, pp.157-161, 2018, Publication du Gaaf, 9782954152646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456949v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulogne-sur-Mer : du stade de la Libération à l'Hôpital, nouveaux éléments de topographie urbaine antique et médiévale dans le secteur du Vieil Âtre</w:t>
+                <w:t xml:space="preserve">Actualité de l'archéologie préventive à Boulogne-sur-Mer (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Blamangin; Angélique Demon; Stéphane Révillion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche archéologique à Boulogne-sur-Mer, Revue du Nord, collection Art et Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hors-série n°22, pp.57-78, 2014</w:t>
+              <w:t xml:space="preserve">, Hors-série n°22, pp.41-55, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457069v1</w:t>
+                <w:t xml:space="preserve">hal-02456949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse du contenu de la Revue d’histoire des colonies françaises en 1913-1939</w:t>
+                <w:t xml:space="preserve">Boulogne-sur-Mer : du stade de la Libération à l'Hôpital, nouveaux éléments de topographie urbaine antique et médiévale dans le secteur du Vieil Âtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Blamangin; Angélique Demon; Stéphane Révillion. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cent ans d’Histoire des Outre-Mers. SFHOM 1912-2012</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.357-386, 2013, Publications de la Société française d'histoire des outre-mers, 9782859700522</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche archéologique à Boulogne-sur-Mer, Revue du Nord, collection Art et Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série n°22, pp.57-78, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266532v1</w:t>
+                <w:t xml:space="preserve">hal-02457069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérouanne - déviation Nord-Ouest, 'Le bois Robichet', Habitat péri-urbain et nécropole</w:t>
+                <w:t xml:space="preserve">Une analyse du contenu de la Revue d’histoire des colonies françaises en 1913-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du terrain au musée.. 1993-1996. Trois années de recherches archéologiques dans l'Audomarois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de l'Hôtel Sandelin, pp.54-61, 1996</w:t>
+              <w:t xml:space="preserve">Cent ans d’Histoire des Outre-Mers. SFHOM 1912-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société française d'histoire des outre-mers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.357-386, 2013, Publications de la Société française d'histoire des outre-mers, 9782859700522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266539v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérouanne, “le bois Robichet” : un dépôt rituel des premières décennies du Ve siècle</w:t>
+                <w:t xml:space="preserve">Thérouanne - déviation Nord-Ouest, 'Le bois Robichet', Habitat péri-urbain et nécropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du terrain au musée.. 1993-1996. Trois années de recherches archéologiques dans l'Audomarois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l'Hôtel Sandelin, pp.54-61, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérouanne, “le bois Robichet” : un dépôt rituel des premières décennies du Ve siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du terrain au musée.. 1993-1996. Trois années de recherches archéologiques dans l'Audomarois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Musée de l'Hôtel Sandelin, pp.62-64, 139-141, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1818,51 +1904,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ossuaires médiévaux et contemporains de la basilique de Boulogne-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1891,267 +1977,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion collective de la mort moderne : fosses communes, pourrissoirs et ossuaires, Table ronde organisée par le PCR CimMoNe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'officine de Bruay-la-Buissière (Pas-de-Calais) : réfections et évolutions des structures de cuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECAG, May 2019, Maubeuge-Bavay, France. pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des tombes à inhumation dans le nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vatteoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérouanne, un atelier de potier médiéval (Fin XIVe-Début XVe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2167,51 +2253,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2221,51 +2307,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulogne-sur-Mer antique, entre terre et mer. Gesoriacum-Bononia, le port et son arrière-pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2273,171 +2359,171 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Demon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Archaiologia, Sandrine Huber, 2-7574-3025-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.96147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la recherche archéologique à Boulogne-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Demon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hors série n°22, 2014, Revue du Nord, collection Art et Archéologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2447,173 +2533,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulogne-sur-Mer (62), Crypte de la basilique Notre-Dame. Rapport de fouille, 5 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019, pp.1116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulogne-sur-Mer, Pas-de-Calais, rue de l'Amiral Bruix. Occupation médiévale de la basse ville : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2622,541 +2708,541 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Demon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruay-la-Buissière, Pas-de-Calais, parc de la Porte Nord, Le Bois Lannoy : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2011, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruay-la-Buissière (62), Parc d'activités de la Porte Nord, Parcelles ZA 42 à 47. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2009, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruay-la-Buissière (62), Parc d'activités de la Porte Nord : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulogne-sur-Mer (Pas-de-Calais), stade de la Libération, phase 2 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3224,51 +3310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DC6C31C"/>
+    <w:nsid w:val="CD2C3F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3455,51 +3541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-blamangin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7917-8331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163837287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blamangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Demon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1595e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30320" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalmau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maniez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.536" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhille Gwendaline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borgers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/96252" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.96252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sfhom_0000-0003_2013_ant_9_1_1140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delobel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100319490" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.96147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;villion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-blamangin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7917-8331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163837287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blamangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Demon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1595e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30320" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalmau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maniez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.536" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhille Gwendaline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borgers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/96252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.96252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sfhom_0000-0003_2013_ant_9_1_1140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delobel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100319490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.96147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;villion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>