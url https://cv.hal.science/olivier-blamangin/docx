--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -147,2157 +147,2252 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suburbia Tervannae : habitat, artisanat et nécropoles aux marges de la ville de Thérouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merkenbreack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabetta Interdonato. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une archéologie du suburbium entre Rome et les Gaules. Aménagements, espaces, réseaux aux limites de la ville romaine. Études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.111-130, 2026, Archaiologia, 978-2-7574-4713-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1664j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portus Itius, controverses anciennes et découvertes récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Demon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Doyen; Andrew Peter Fitzpatrick; Leilani Štajer; Eugène Warmenbol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">César en Gaule Belgique et en Bretagne : Archéologie et histoire des campagnes césariennes. Actes du Colloque organisé par le laboratoire Halma (Umr 8164) et l'Université de Lille, 18-19 mars 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnyx, 6, SBEC édition, pp.65-79, 2025, 978-2-87285-202-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relecture chronologique de la tombe des enfants du triérarque Domitianus à Boulogne-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Demon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harry van Enckevort; Mark Driessen; Erik Graafstal; Tom Hazenberg; Tatiana Ivleva; Carol van Driel-Murray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living and dying on the Roman Frontier and beyond. Proceedings of the 25th International Congress of Roman Frontier Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Sidestone Press, pp.357-366, 2024, 9789464262810</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruay-la-Buissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Borgers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Willems; Barbara Borgers; Freddy Thuillier; Anthony Ledauphin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des productions céramiques en territoire des Ménapiens, Atrébates et Nerviens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mergoïl, pp.139-162, 2023, Archéologie et Histoire romaine, 978-2-35518-133-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;lt;em&amp;gt;Gesoriacum-Bononia&amp;lt;/em&amp;gt; : un port commercial et militaire aux portes de la &amp;lt;em&amp;gt;Britannia&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Demon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Blamangin; Angélique Demon; Christine Hoët-van Cauwenberghe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boulogne-sur-Mer antique, entre terre et mer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesoriacum-Bononia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, le port et son arrière-pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-42, 2020, Archaiologia, 9782757430699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.96252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ossuaires de la crypte de la Basilique de Boulogne-sur-Mer : protocole de fouille et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Carré; Vincent Hincker; Cécile Chapelain de Séréville-Niel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains. Actes de la 7e Rencontre du Gaaf, 3-4 avril 2015, Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Groupe d'anthropologie et d'archéologie funéraire, pp.157-161, 2018, Publication du Gaaf, 9782954152646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de l'archéologie préventive à Boulogne-sur-Mer (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Blamangin; Angélique Demon; Stéphane Révillion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la recherche archéologique à Boulogne-sur-Mer, Revue du Nord, collection Art et Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série n°22, pp.41-55, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulogne-sur-Mer : du stade de la Libération à l'Hôpital, nouveaux éléments de topographie urbaine antique et médiévale dans le secteur du Vieil Âtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Blamangin; Angélique Demon; Stéphane Révillion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la recherche archéologique à Boulogne-sur-Mer, Revue du Nord, collection Art et Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série n°22, pp.57-78, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse du contenu de la Revue d’histoire des colonies françaises en 1913-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cent ans d’Histoire des Outre-Mers. SFHOM 1912-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société française d'histoire des outre-mers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.357-386, 2013, Publications de la Société française d'histoire des outre-mers, 9782859700522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérouanne - déviation Nord-Ouest, 'Le bois Robichet', Habitat péri-urbain et nécropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du terrain au musée.. 1993-1996. Trois années de recherches archéologiques dans l'Audomarois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l'Hôtel Sandelin, pp.54-61, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérouanne, “le bois Robichet” : un dépôt rituel des premières décennies du Ve siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du terrain au musée.. 1993-1996. Trois années de recherches archéologiques dans l'Audomarois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l'Hôtel Sandelin, pp.62-64, 139-141, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Gaule belgique à la Bretagne romaine, interface maritime et liens entre le continent et l’île à l’époque romaine : pour un état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Demon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55-2, pp.117-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1595e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simple tas d'os ? Le fonctionnement complexe d'un ossuaire médiéval du cimetière paroissial de l'église Notre-Dame de Boulogne-sur-Mer (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.135-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.30320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesoriacum / Bononia au temps des usurpateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Demon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tyrans de Bretagne, 8, pp.51-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un médaillon en bois de cerf découvert en contexte du milieu du Ier s. à Gesoriacum / Bononia (Boulogne-sur-Mer, Pas-de-Calais, FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il commanda qu’elle fust rasée et démolie jusques aux fondemens »1. La destruction de la ville et de la cathédrale de Thérouanne (Pas-de-Calais) en 1553</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.22-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de potier médiéval au coeur de la ville fortifiée de Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 393 (5), pp.261-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.393.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'archéologie préventive à la connaissance de la topographie antique de la ville de Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 393 (93), pp.37-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.393.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérouanne, &amp;quot;Le Bois Robichet&amp;quot; : un ensemble céramique de la seconde moitié du Ier siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanhille Gwendaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais : Bulletin de la Commission départementale d'Histoire et d'archéologie du Pas-de-Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 14 (3), pp.476-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266541v1</w:t>
-              </w:r>
-[...957 lines deleted...]
-                <w:t xml:space="preserve">hal-02266537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ossuaires médiévaux et contemporains de la basilique de Boulogne-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion collective de la mort moderne : fosses communes, pourrissoirs et ossuaires, Table ronde organisée par le PCR CimMoNe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'officine de Bruay-la-Buissière (Pas-de-Calais) : réfections et évolutions des structures de cuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECAG, May 2019, Maubeuge-Bavay, France. pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des tombes à inhumation dans le nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vatteoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérouanne, un atelier de potier médiéval (Fin XIVe-Début XVe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2307,223 +2402,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulogne-sur-Mer antique, entre terre et mer. Gesoriacum-Bononia, le port et son arrière-pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Demon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Archaiologia, Sandrine Huber, 2-7574-3025-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.96147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la recherche archéologique à Boulogne-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Demon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Révillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hors série n°22, 2014, Revue du Nord, collection Art et Archéologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2533,716 +2628,716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulogne-sur-Mer (62), Crypte de la basilique Notre-Dame. Rapport de fouille, 5 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019, pp.1116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulogne-sur-Mer, Pas-de-Calais, rue de l'Amiral Bruix. Occupation médiévale de la basse ville : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Demon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruay-la-Buissière, Pas-de-Calais, parc de la Porte Nord, Le Bois Lannoy : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2011, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruay-la-Buissière (62), Parc d'activités de la Porte Nord, Parcelles ZA 42 à 47. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2009, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruay-la-Buissière (62), Parc d'activités de la Porte Nord : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2009, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulogne-sur-Mer (Pas-de-Calais), stade de la Libération, phase 2 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3310,51 +3405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD2C3F93"/>
+    <w:nsid w:val="5A6A8715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3541,51 +3636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-blamangin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7917-8331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163837287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blamangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Demon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1595e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30320" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalmau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maniez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.536" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhille Gwendaline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borgers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/96252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.96252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sfhom_0000-0003_2013_ant_9_1_1140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delobel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100319490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.96147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;villion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-blamangin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7917-8331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163837287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blamangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1664j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Demon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180107v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borgers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/96252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.96252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sfhom_0000-0003_2013_ant_9_1_1140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1595e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30320" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalmau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maniez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhille Gwendaline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vatteoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delobel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100319490" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.96147" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;villion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>