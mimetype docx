--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -1077,78 +1077,78 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle El Mdawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 130 (5), pp.2630-2643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI124566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02489814v1</w:t>
+                <w:t xml:space="preserve">hal-04031547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erythrocyte-derived microvesicles induce arterial spasms in JAK2V617F myeloproliferative neoplasm</w:t>
               </w:r>
@@ -1211,78 +1211,78 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle El Mdawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130 (5), pp.2630-2643. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI124566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031547v1</w:t>
+                <w:t xml:space="preserve">inserm-02489814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the microvascular impact of red blood cell transfusion in intensive care unit patients</w:t>
               </w:r>
@@ -2832,51 +2832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3345A3B0"/>
+    <w:nsid w:val="1470F00E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3063,51 +3063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-blanc-brude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4015-0615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8629-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05292865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyma Hakkar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger&#8208;danty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Sadoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Abid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Champin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Poisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Davy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Camara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle El Mdawar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI124566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hariri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourcier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zora Marjanovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Joffre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2572-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rajaratnam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.96910" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00179" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cosenza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rh&#233;aume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evemie Dub&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368916X693329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ridger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulanger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Angelillo-Scherrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH16-12-0943" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait Oufella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lahoute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300309" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S Leroyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;ni G Ebrahimian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cochain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;calde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.108.816710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boddaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukhtouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Zoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060664" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-blanc-brude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4015-0615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8629-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05292865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyma Hakkar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger&#8208;danty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Sadoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Abid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Champin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Poisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Davy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Camara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle El Mdawar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI124566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hariri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourcier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zora Marjanovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Joffre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2572-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rajaratnam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.96910" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00179" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cosenza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rh&#233;aume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evemie Dub&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368916X693329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ridger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulanger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Angelillo-Scherrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH16-12-0943" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait Oufella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lahoute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300309" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S Leroyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;ni G Ebrahimian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cochain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;calde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.108.816710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boddaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukhtouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Zoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060664" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>