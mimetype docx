--- v1 (2026-04-13)
+++ v2 (2026-05-16)
@@ -1077,78 +1077,78 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle El Mdawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130 (5), pp.2630-2643. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI124566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031547v1</w:t>
+                <w:t xml:space="preserve">inserm-02489814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erythrocyte-derived microvesicles induce arterial spasms in JAK2V617F myeloproliferative neoplasm</w:t>
               </w:r>
@@ -1211,78 +1211,78 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belle El Mdawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 130 (5), pp.2630-2643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI124566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02489814v1</w:t>
+                <w:t xml:space="preserve">hal-04031547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the microvascular impact of red blood cell transfusion in intensive care unit patients</w:t>
               </w:r>
@@ -1530,295 +1530,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravascular hemolysis activates complement via cell-free heme and heme-loaded microvesicles</w:t>
+                <w:t xml:space="preserve">Characterization of Renal Injury and Inflammation in an Experimental Model of Intravascular Hemolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Rajaratnam</w:t>
+                <w:t xml:space="preserve">Marie-Lucile Figueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Gnemmi</w:t>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frimat</w:t>
+                <w:t xml:space="preserve">Marie Daugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, JCI Insight, 3 (12), pp.e96910. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.96910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432315v1</w:t>
+                <w:t xml:space="preserve">hal-01966724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Renal Injury and Inflammation in an Experimental Model of Intravascular Hemolysis</w:t>
+                <w:t xml:space="preserve">Intravascular hemolysis activates complement via cell-free heme and heme-loaded microvesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lucile Figueres</w:t>
+                <w:t xml:space="preserve">Helena Rajaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+                <w:t xml:space="preserve">Viviane Gnemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Daugan</w:t>
+                <w:t xml:space="preserve">Marie Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.179. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, JCI Insight, 3 (12), pp.e96910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.96910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966724v1</w:t>
+                <w:t xml:space="preserve">hal-04432315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived exosomes are more immunosuppressive than microparticles in inflammatory arthritis</w:t>
               </w:r>
@@ -2832,51 +2832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1470F00E"/>
+    <w:nsid w:val="2C707FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3063,51 +3063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-blanc-brude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4015-0615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8629-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05292865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyma Hakkar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger&#8208;danty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Sadoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Abid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Champin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Poisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Davy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Camara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle El Mdawar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI124566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hariri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourcier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zora Marjanovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Joffre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2572-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rajaratnam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.96910" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00179" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cosenza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rh&#233;aume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evemie Dub&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368916X693329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ridger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulanger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Angelillo-Scherrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH16-12-0943" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait Oufella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lahoute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300309" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S Leroyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;ni G Ebrahimian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cochain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;calde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.108.816710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boddaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukhtouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Zoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060664" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-blanc-brude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4015-0615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8629-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05292865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyma Hakkar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meugnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger&#8208;danty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Sadoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Abid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Champin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222112086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Poisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Davy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Camara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle El Mdawar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI124566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hariri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourcier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zora Marjanovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Joffre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lemari&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2572-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rajaratnam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.96910" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cosenza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rh&#233;aume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evemie Dub&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368916X693329" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ridger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulanger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Angelillo-Scherrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH16-12-0943" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait Oufella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tedgui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lahoute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300309" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S Leroyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;ni G Ebrahimian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cochain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;calde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.108.816710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boddaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukhtouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Zoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2007.060664" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>