--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -2380,277 +2380,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00950537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Aït Ahmane</w:t>
+                <w:t xml:space="preserve">Notice explicative carte géologique Maroc (1/50 000), feuille Al Glo'a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Souleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrrddine Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Admou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Soulaimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 533 bis</w:t>
+              <w:t xml:space="preserve">Notes et Mémoires Services Géologiques du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 532bis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00950547v1</w:t>
+                <w:t xml:space="preserve">insu-00966829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice explicative carte géologique Maroc (1/50 000), feuille Al Glo'a</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Aït Ahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Admou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Souleimani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Razin</w:t>
+                <w:t xml:space="preserve">N. Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasrrddine Youbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Admou</w:t>
+                <w:t xml:space="preserve">A. Soulaimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Mémoires Services Géologiques du Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, N° 532bis</w:t>
+              <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 533 bis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00966829v1</w:t>
+                <w:t xml:space="preserve">halsde-00950547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silurian magmatism in eastern Senegal and its significance for the Paleozoic evolution of NW-Gondwana</w:t>
               </w:r>
@@ -2782,103 +2782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Al Gloa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulaimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Admou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 532 bis</w:t>
@@ -4592,449 +4592,449 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical signatures of metasomatic ore systems hosting IOCG, IOA, albitite-hosted uranium and affiliated deposits: a tool for process studies and mineral exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral systems with IOCG and affiliated deposits: Part 3 - Metal pathways and ore deposit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Corriveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François F Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Ehrig</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Louise Corriveau; Eric G. Potter; A. Hamid Mumin. </w:t>
+                <w:t xml:space="preserve">Anthony A de Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corriveau, L.; Potter, E.G.; Mumin, A.H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Paper: Mineral Systems with Iron Oxide Copper-gold (IOCG) and Affiliated Deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+              <w:t xml:space="preserve">Mineral systems with iron oxide copper-gold (IOCG) and affiliated deposits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Special Paper 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological Association of Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.263-298, 2022, 978-1-897095-96-6</w:t>
+              <w:t xml:space="preserve">, pp.205-245, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405107v1</w:t>
+                <w:t xml:space="preserve">hal-04417964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral systems with IOCG and affiliated deposits: Part 2 - Geochemical footprints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical signatures of metasomatic ore systems hosting IOCG, IOA, albitite-hosted uranium and affiliated deposits: a tool for process studies and mineral exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corriveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François F Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Ehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric G Potter</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Fabris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corriveau, L.; Potter, E.G.; Mumin, A.H. </w:t>
+              <w:t xml:space="preserve">Louise Corriveau; Eric G. Potter; A. Hamid Mumin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral systems with iron oxide copper-gold (IOCG) and affiliated deposits</w:t>
+              <w:t xml:space="preserve">Special Paper: Mineral Systems with Iron Oxide Copper-gold (IOCG) and Affiliated Deposits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geological Association of Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-298, 2022, 978-1-897095-96-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological Association of Canada</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04417924v1</w:t>
+                <w:t xml:space="preserve">hal-04405107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral systems with IOCG and affiliated deposits: Part 3 - Metal pathways and ore deposit model</w:t>
+                <w:t xml:space="preserve">Mineral systems with IOCG and affiliated deposits: Part 2 - Geochemical footprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corriveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François F Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Ehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric G Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corriveau, L.; Potter, E.G.; Mumin, A.H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral systems with iron oxide copper-gold (IOCG) and affiliated deposits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Special Paper 52, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+              <w:t xml:space="preserve">, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological Association of Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-245, 2022</w:t>
+              <w:t xml:space="preserve">, pp.159-204, 2022, 978-1-897095-96-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417964v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5823,51 +5823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Isseini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Ousman Al-Gadam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2025.108000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fullgraf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Boger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105857" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05130456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corriveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Montreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Huot-V&#233;zina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15060638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05198890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15080803" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05267035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15090983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Niiranen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lynch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2025.107820" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Kontak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.106409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevremont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04179935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Corfu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03590445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Admou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104500" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03537204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01698809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Hua Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.04.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS47Q0BP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soulaimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.04.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRCLTHD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.06.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZTH0KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Admou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souleimani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscail" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2012.08.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T276D0LR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lardeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lardeaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/344666" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mettraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Homewood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6737" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03322142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11559" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Corriveau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G Potter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Acosta-Gongora" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Montreuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Melleton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Le Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ran&#231;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04405107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ehrig" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fabris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gac.ca/product/special-paper-52-mineral-systems-with-iron-oxide-copper-gold-iocg-and-affiliated-deposits-pdf-book-version/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04417924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04417964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A de Toni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01442563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Cormier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04685478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allen-Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01261687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488336v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Isseini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Ousman Al-Gadam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2025.108000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fullgraf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Boger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105857" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05130456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corriveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Montreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Huot-V&#233;zina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15060638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05198890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15080803" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05267035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15090983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Niiranen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lynch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2025.107820" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Kontak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.106409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevremont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04179935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Corfu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03590445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Admou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104500" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03537204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01698809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Hua Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.04.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS47Q0BP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soulaimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.04.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRCLTHD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.06.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZTH0KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souleimani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Admou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscail" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2012.08.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T276D0LR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lardeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lardeaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/344666" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mettraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Homewood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6737" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03322142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11559" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Corriveau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G Potter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Acosta-Gongora" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Montreuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Melleton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Le Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ran&#231;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04417964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A de Toni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gac.ca/product/special-paper-52-mineral-systems-with-iron-oxide-copper-gold-iocg-and-affiliated-deposits-pdf-book-version/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04405107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ehrig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fabris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04417924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01442563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Cormier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04685478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allen-Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01261687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488336v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>