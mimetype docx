--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -3158,1423 +3158,1548 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary Controls of Carbonate-hosted Copper Mineralization in the Anti-Atlas, Morocco: the Role of Evaporites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A window on the amalgamation of Western Gondwana: Geological history of the Ouaddaï massif (E. Chad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Isseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Ousman Al-Gadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lesage</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peter Homewood</w:t>
+                <w:t xml:space="preserve">Mathieu Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th SGA Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits (SGA), Aug 2025, Golden, Colorado, United States. pp.150-153</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534715v1</w:t>
+                <w:t xml:space="preserve">hal-05538631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool to highlight metasomatic signatures in Metasomatic Iron and Alkali-Calcic (MIAC) mineral systems: Na-Ca-Fe-K-Mg molar barcodes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sedimentary Controls of Carbonate-hosted Copper Mineralization in the Anti-Atlas, Morocco: the Role of Evaporites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mettraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Homewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Jeddah, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">18th SGA Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits (SGA), Aug 2025, Golden, Colorado, United States. pp.150-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213177v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporites, U-Pb Dating, and Fluid Inclusions: Insights into the Formation of Carbonate-Hosted Copper Mineralization in the Anti-Atlas, Morocco</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tool to highlight metasomatic signatures in Metasomatic Iron and Alkali-Calcic (MIAC) mineral systems: Na-Ca-Fe-K-Mg molar barcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658295</w:t>
+              <w:t xml:space="preserve">GEOMIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Jeddah, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05379409v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Beauvoir and Cínovec rare metal granite/greisen systems: Role of muscovitization on Li-Sn-W-Ta hydrothermal remobilization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaporites, U-Pb Dating, and Fluid Inclusions: Insights into the Formation of Carbonate-Hosted Copper Mineralization in the Anti-Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mettraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Homewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th SGA Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Zürich, Switzerland. pp.39-42</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197092v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05379409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourmalinisation en contexte granitique peralumineux et pélitique: de l'expérimentation au modèle thermodynamique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the Beauvoir and Cínovec rare metal granite/greisen systems: Role of muscovitization on Li-Sn-W-Ta hydrothermal remobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gourcerol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th SGA Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Zürich, Switzerland. pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03549750v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourmalinisation in peraluminous granitic context : from experiment to thermodynamic modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Tourmalinisation en contexte granitique peralumineux et pélitique: de l'expérimentation au modèle thermodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03549607v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03549750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourmalinisation in peraluminous granitic context : from experiment to thermodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Tuduri</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11559⟩</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Event, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.6737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03322142v1</w:t>
+                <w:t xml:space="preserve">insu-03549607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological Mapping and Chemical Discrimination of Alteration Facies as Vectors to IOA, IOCG, and Affiliated Deposits within Laurentia and Beyond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François F Montreuil</w:t>
+                <w:t xml:space="preserve">Tourmalinisation in peraluminous granitic context : from experiment to thermodynamic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA Québec 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Event, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488309v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03322142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing IOCG alteration facies at granulite facies in the Bondy Gneiss Complex of the Grenville Province</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrological Mapping and Chemical Discrimination of Alteration Facies as Vectors to IOA, IOCG, and Affiliated Deposits within Laurentia and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise C Corriveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro A Acosta-Gongora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François F Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA Québec 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488295v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain partitioning in the Belledonne and Pelvoux massifs. Some clues to understand the Variscan tectono-thermal evolution.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognizing IOCG alteration facies at granulite facies in the Bondy Gneiss Complex of the Grenville Province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Corriveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SGA Québec 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551952v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire et valorisation du patrimoine géologique de deux territoires de l'outremer français, Martinique et Saint-Pierre et Miquelon : état d'avancement et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain partitioning in the Belledonne and Pelvoux massifs. Some clues to understand the Variscan tectono-thermal evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Audru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Le Roy</w:t>
+                <w:t xml:space="preserve">Jeremie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inventaires du GéoPatrimoine: Enjeux, bilans et perspectives. Congrès International 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120174v1</w:t>
+                <w:t xml:space="preserve">hal-03551952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inventaire et valorisation du patrimoine géologique de deux territoires de l'outremer français, Martinique et Saint-Pierre et Miquelon : état d'avancement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Audru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inventaires du GéoPatrimoine: Enjeux, bilans et perspectives. Congrès International 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relations between present vertical movements an sedimentary infilling in the Isère valley (Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ESG symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00395156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4584,451 +4709,451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral systems with IOCG and affiliated deposits: Part 3 - Metal pathways and ore deposit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corriveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François F Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François F Montreuil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric G Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony A de Toni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corriveau, L.; Potter, E.G.; Mumin, A.H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral systems with iron oxide copper-gold (IOCG) and affiliated deposits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Special Paper 52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geological Association of Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-245, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical signatures of metasomatic ore systems hosting IOCG, IOA, albitite-hosted uranium and affiliated deposits: a tool for process studies and mineral exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corriveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François F Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Ehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Fabris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Corriveau; Eric G. Potter; A. Hamid Mumin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special Paper: Mineral Systems with Iron Oxide Copper-gold (IOCG) and Affiliated Deposits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological Association of Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-298, 2022, 978-1-897095-96-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral systems with IOCG and affiliated deposits: Part 2 - Geochemical footprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corriveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François F Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Ehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric G Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corriveau, L.; Potter, E.G.; Mumin, A.H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral systems with iron oxide copper-gold (IOCG) and affiliated deposits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological Association of Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-204, 2022, 978-1-897095-96-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5038,332 +5163,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des curiosités géologiques de Saint-Pierre et Miquelon (Français)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Audru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRGM, 2017, 9782715926486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide: Geological curiosities of Saint-Pierre and Miquelon islands (in English)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Audru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Allen-Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BRGM Éditions. 2017, 978-2-7159-2648-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte géologique de la France (1/50 000) et sa notice, feuille Saint-Pierre et Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Courbouleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Audru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BRGM Éditions, 2015, 978-2-7159-1001-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5373,51 +5498,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement non-CHARAC: un outil pour l’identification des évènements magmatiques potentiellement minéralisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5433,73 +5558,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Québec Mines 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des terres rares au sein d’un système hydrothermal à oxydes de fer Cu-Au: le complexe gneissique de Bondy, Province de Grenville, Canada.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5515,51 +5640,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Québec Mines 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5569,114 +5694,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séquences magmatiques d'arc du Paléozoïque supérieur et du Trias du Nevada (Etats-Unis d'Amérique) et de Colombie britannique (Canada) : structure, pétrologie et géochimie : implications dans l'évolution géodynamique des Cordillères nord-américaines et les processus d'accrétion continentale .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université Joseph Fourier - Grenoble 1, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00690779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5823,51 +5948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Isseini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Ousman Al-Gadam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2025.108000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fullgraf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Boger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105857" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05130456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corriveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Montreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Huot-V&#233;zina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15060638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05198890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15080803" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05267035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15090983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Niiranen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lynch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2025.107820" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Kontak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.106409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevremont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04179935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Corfu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03590445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Admou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104500" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03537204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01698809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Hua Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.04.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS47Q0BP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soulaimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.04.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRCLTHD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.06.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZTH0KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souleimani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Admou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscail" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2012.08.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T276D0LR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lardeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lardeaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/344666" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mettraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Homewood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6737" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03322142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11559" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Corriveau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G Potter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Acosta-Gongora" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Montreuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Melleton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Le Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ran&#231;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04417964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A de Toni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gac.ca/product/special-paper-52-mineral-systems-with-iron-oxide-copper-gold-iocg-and-affiliated-deposits-pdf-book-version/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04405107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ehrig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fabris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04417924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01442563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Cormier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04685478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allen-Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01261687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488336v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Isseini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Ousman Al-Gadam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2025.108000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fullgraf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Boger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105857" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05130456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corriveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Montreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Huot-V&#233;zina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15060638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05198890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15080803" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05267035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15090983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Niiranen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lynch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2025.107820" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Kontak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.106409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevremont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04179935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Corfu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Domeier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2023.107095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03590445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Admou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104500" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03537204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudzoumou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01698809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Hua Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greff-Lefftz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.04.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS47Q0BP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soulaimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.04.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRCLTHD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.06.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZTH0KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souleimani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Admou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscail" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lahond&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2012.08.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T276D0LR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lardeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lardeaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/344666" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05538631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lesage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mettraux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Homewood" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213177v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6737" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03322142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11559" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Corriveau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G Potter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Acosta-Gongora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Montreuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Melleton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Le Roy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ran&#231;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04417964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A de Toni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gac.ca/product/special-paper-52-mineral-systems-with-iron-oxide-copper-gold-iocg-and-affiliated-deposits-pdf-book-version/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04405107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ehrig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fabris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04417924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01442563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Cormier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04685478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allen-Mah&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01261687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01488348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>