--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -66,1614 +66,1748 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologically Based Pharmacokinetic Model of Cefotaxime in Patients with Impaired Renal Function</w:t>
+                <w:t xml:space="preserve">Pharmaco-métabolomique et métabolomique : un nouvel outil en médecine de précision ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zbib</w:t>
+                <w:t xml:space="preserve">Antonin Lamazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthéa Deschamps</w:t>
+                <w:t xml:space="preserve">Erwan Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Velly</w:t>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blin</w:t>
+                <w:t xml:space="preserve">Jean‐françois Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guilhaumou</w:t>
+                <w:t xml:space="preserve">Hélène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (2), pp.257-273. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 81 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-024-01469-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462933v1</w:t>
+                <w:t xml:space="preserve">hal-05537229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau dans tous ses états. Perceptions antiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physiologically Based Pharmacokinetic Model of Cefotaxime in Patients with Impaired Renal Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthéa Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guilhaumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.257-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-024-01469-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085441v1</w:t>
+                <w:t xml:space="preserve">hal-05462933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exceptionnel décor de la villa de La Millière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’eau dans tous ses états. Perceptions antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 630, pp.50-57</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le suivi archéologique des chantiers de réseaux, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082220v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple associatif de médiation archéologique et culturelle. Les actions de valorisation patrimoniale à destination des publics de l’ApsaDiodurum (Yvelines)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'exceptionnel décor de la villa de La Millière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Archéologie pour, par et avec le public, 175</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 630, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085447v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuf de La Falaise, lieu-dit « l’Elisée ». Observations préliminaires et projets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un exemple associatif de médiation archéologique et culturelle. Les actions de valorisation patrimoniale à destination des publics de l’ApsaDiodurum (Yvelines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de recherches archéologiques de la région mantaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 24, pp.4--13</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Archéologie pour, par et avec le public, 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735970v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie de l'enfance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tuf de La Falaise, lieu-dit « l’Elisée ». Observations préliminaires et projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delattre</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Archéologie de l'enfance, 172, pp.5-8</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherches archéologiques de la région mantaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 24, pp.4--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04555780v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouets et jeux dans l'Antiquité classique. Enfance, symboles et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Archéologie de l'enfance, 172, pp.67-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéoentomologie : des petites bêtes qui en disent long...</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pour une archéologie de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Des insectes et des hommes, 167</w:t>
+              <w:t xml:space="preserve">, 2023, Archéologie de l'enfance, 172, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04109743v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie à la mesure de la ville : passé, présent et devenir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Archéoentomologie : des petites bêtes qui en disent long...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.4-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, Des insectes et des hommes, 167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646981v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’archéologie à la mesure de la ville : passé, présent et devenir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, « L’archéologie urbaine en mouvement », 164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular slowing of resting-state dynamic functional connectivity as a marker of cognitive dysfunction induced by sleep deprivation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+                <w:t xml:space="preserve">L’archéologie à la mesure de la ville : passé, présent et devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 222, pp.117155. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.4-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.12074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092852v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Functional Connectivity as a complex random walk: Definitions and the dFCwalk toolbox</w:t>
+                <w:t xml:space="preserve">Modular slowing of resting-state dynamic functional connectivity as a marker of cognitive dysfunction induced by sleep deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Arbabyazd</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Didic</w:t>
+                <w:t xml:space="preserve">Catherine Cassé-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demian Battaglia</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101168⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.117155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092856v1</w:t>
+                <w:t xml:space="preserve">hal-03092852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie du fait religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Pour une archéologie du fait religieux, 160, pp.4-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.9817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour vers le passé : à propos d’un article paru en 1988 dans Les nouvelles de l’archéologie. Pluridisciplinarité, interdisciplinarité et profondeur de temps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic Functional Connectivity as a complex random walk: Definitions and the dFCwalk toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Arbabyazd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.101168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02782999v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cribellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.5-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.7126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vague terrain, terrain vague ? Un espace ouvert au cœur du vicus de Diodurum (Jouars-Pontchartrain, Yvelines)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Retour vers le passé : à propos d’un article paru en 1988 dans Les nouvelles de l’archéologie. Pluridisciplinarité, interdisciplinarité et profondeur de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.50-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926807v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02782999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vague terrain, terrain vague ? Un espace ouvert au cœur du vicus de Diodurum (Jouars-Pontchartrain, Yvelines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Terrains vagues, 44, pp.16-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.1434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'agglomération antique de Jouars-Pontchartrain (Yvelines), Diodurum. Évolution d'un vicus de la cité carnute.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Les villes romaines du Nord de la Gaule, 10, pp.187-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1683,346 +1817,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets en terre cuite atypiques du Haut-Empire découverts à Melun (Seine-et-Marne). Premiers parallèles dans l'Est des Gaules et en Germanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Laneluc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet rare ou inédit dans les corpus de fouilles. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> table ronde « CORPUS – Métal et Instrumentum »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’occupation et d’évolution d’un secteur péri-urbain du &amp;lt;em&amp;gt;vicus&amp;lt;/em&amp;gt; antique de &amp;lt;em&amp;gt;Diodurum&amp;lt;/em&amp;gt; (Jouars-Pontchartrain, Yvelines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l’Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Île-de-France; UMR 7041 ArScAn (équipe GAMA), Feb 2012, Versailles, France. pp.155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des exploitations agricoles et productions agropastorales dans les campagnes d'Île-de-France de La Tène Finale à la fin de la période galloromaine (IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop/Atelier n°17 du projet RurLand (13 septembre 2016): Synthèses régionales (Île-de-France, territoire nervien, basse-vallée de la Seine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Sep 2016, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2032,519 +2166,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Trois Mares : Danone - Vitapôle et doublement de la RD 128 (Île-de-France, Essonne, Palaiseau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carrière-Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 45, 2 vol. (450, 251 p.), 2024, Documents d’archéologie préventive 45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/g7jp-fm50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas archéologique de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Tallandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gif-sur-Yvette, sud-ouest du rond-point de Corbeville (Île-de-France, Essonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 2 vol. (370, 223 p.), 2019, Documents d’archéologie préventive 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/xq10-3w25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodumna (Roanne, Loire), le village gallo-romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lavendhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme, 1997, 2-7351-0622-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2554,743 +2688,743 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation et la mise en œuvre du grès dans le Sud francilien de l'antiquité au moyen Âge : de la parcimonie à l'utilisation massive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Mecquenem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Hanquiez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grès dans la construction médiévale et moderne entre Seine et Meuse. De son extraction à sa mise en œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue du Nord, hors-série 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-182, 2024, Collection Histoire, 979-10-93095-33-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gaule romaine (50 avant J.-C. - 400 après J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas archéologique de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-187, 2023, 979-10-210-5938-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réseaux matériels pour une approche de la construction des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fajon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Dugast. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et gestion des territoires de la préhistoire à nos jours. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 05, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.387-391, 2021, Archéologie du paysage, 978-2-35518-120-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+              <w:t xml:space="preserve">Reddé M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
+              <w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029591v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02419955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">L’Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Reddé M. </w:t>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02419955v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections et fouilles au pied du Djebel Salim Khamis (Ja’alan, Sultanat d’Oman). Occupations et Habitats du IIIe millénaire avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jessica Giraud et Guillaume Gernez (dir.), avec la collaboration de Victoria de Castéja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l'archéologie : hommage à Serge Cleuziou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.483-490, 2012, Travaux de la Maison René Ginouvès, 978-2-7018-0319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Ayn : a Small Settlement and Palm Tree Garden in Eastern Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tosi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the Shadow of the Ancestors: The Prehistoric Foundations of the Early Arabian Civilisation in Oman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministry of Heritage and Culture, pp.248-250, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3300,564 +3434,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de la Mauldre (Yvelines). Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne – Époque moderne). Rapport de PCR de l’année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Domenech-Jaulneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'archéologie d'Île-de-France; Fédération archéologique Val de Seine. 2020, pp.225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée de La Mauldre (Yvelines). Approche diachronique archéologique, historique et environnementale d’une petite vallée affluente de la Seine sur la longue durée (Préhistoire ancienne – Époque moderne). Projet de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Mecquenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'archéologie d'Île-de-France; Fédération archéologique Val de Seine. 2019, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de visite du 1er juillet 2019 à la Ferme du Fort à Montainville (Yvelines, Île-de-France). Rapport de découverte fortuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'archéologie d'Île-de-France; Service archéologique interdépartemental Yvelines/Hauts-de-Seine. 2019, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométries domestiques au Caire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pour une recherche sur la structuration de l'espace de la ville arabo-islamique. Étude comparative des médinas et agglomérations rurales du Sahel Tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 0429/87, Laboratoire "Histoire architecturale et cultures urbaines"; Ecole Nationale Supérieure d'Architecture de Versailles; Bureau de la recherche architecturale (BRA). 1986</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 336/86, Ministère de l'urbanisme et du logement / Secrétariat de la recherche architecturale (SRA); Ministère de la recherche et de l'industrie; Ecole nationale supérieure d'architecture de Paris-Belleville / Institut d'études et de recherches architecturales et urbaines (IERAU). 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091437v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une recherche sur la structuration de l'espace de la ville arabo-islamique. Étude comparative des médinas et agglomérations rurales du Sahel Tunisien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Géométries domestiques au Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Depaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Noweir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Panerai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 336/86, Ministère de l'urbanisme et du logement / Secrétariat de la recherche architecturale (SRA); Ministère de la recherche et de l'industrie; Ecole nationale supérieure d'architecture de Paris-Belleville / Institut d'études et de recherches architecturales et urbaines (IERAU). 1986</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 0429/87, Laboratoire "Histoire architecturale et cultures urbaines"; Ecole Nationale Supérieure d'Architecture de Versailles; Bureau de la recherche architecturale (BRA). 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908820v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4004,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zbib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilhaumou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01469-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082220v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04555780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04555789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03646981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lombardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cass&#233;-Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arbabyazd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Didic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9817" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02782999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02926807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1434" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02194868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pissot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laneluc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02926819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04516212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carri&#232;re-Desbois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g7jp-fm50" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xq10-3w25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/revue-du-nord-hs50/en.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/16-archeologie-du-paysage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02928286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02928320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Depaule" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Noweir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Panerai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Santelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tournet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Werner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zbib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Deschamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilhaumou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01469-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04555789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04555780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03646981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lombardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cass&#233;-Perrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arbabyazd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Didic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02782999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02926807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02194868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pissot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laneluc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02926819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04516212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carri&#232;re-Desbois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g7jp-fm50" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xq10-3w25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319149v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/revue-du-nord-hs50/en.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/16-archeologie-du-paysage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02928286v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02928320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Santelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tournet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Depaule" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Noweir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Panerai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>