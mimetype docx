--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -368,247 +368,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau dans tous ses états. Perceptions antiques</w:t>
+                <w:t xml:space="preserve">L'exceptionnel décor de la villa de La Millière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Le suivi archéologique des chantiers de réseaux, 174</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 630, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085441v1</w:t>
+                <w:t xml:space="preserve">hal-05082220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exceptionnel décor de la villa de La Millière</w:t>
+                <w:t xml:space="preserve">Un exemple associatif de médiation archéologique et culturelle. Les actions de valorisation patrimoniale à destination des publics de l’ApsaDiodurum (Yvelines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 630, pp.50-57</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Archéologie pour, par et avec le public, 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082220v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple associatif de médiation archéologique et culturelle. Les actions de valorisation patrimoniale à destination des publics de l’ApsaDiodurum (Yvelines)</w:t>
+                <w:t xml:space="preserve">L’eau dans tous ses états. Perceptions antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Archéologie pour, par et avec le public, 175</w:t>
+              <w:t xml:space="preserve">, 2024, Le suivi archéologique des chantiers de réseaux, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085447v1</w:t>
+                <w:t xml:space="preserve">hal-05085441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuf de La Falaise, lieu-dit « l’Elisée ». Observations préliminaires et projets</w:t>
               </w:r>
@@ -924,546 +924,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’archéologie à la mesure de la ville : passé, présent et devenir »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’archéologie à la mesure de la ville : passé, présent et devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, « L’archéologie urbaine en mouvement », 164</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.4-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.12074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933338v1</w:t>
+                <w:t xml:space="preserve">hal-03646981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie à la mesure de la ville : passé, présent et devenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’archéologie à la mesure de la ville : passé, présent et devenir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.4-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, « L’archéologie urbaine en mouvement », 164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.12074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03646981v1</w:t>
+                <w:t xml:space="preserve">hal-03933338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular slowing of resting-state dynamic functional connectivity as a marker of cognitive dysfunction induced by sleep deprivation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une archéologie du fait religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117155⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pour une archéologie du fait religieux, 160, pp.4-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.9817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092852v1</w:t>
+                <w:t xml:space="preserve">hal-03153672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie du fait religieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Functional Connectivity as a complex random walk: Definitions and the dFCwalk toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Arbabyazd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Didic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.9817⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.101168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153672v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Functional Connectivity as a complex random walk: Definitions and the dFCwalk toolbox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modular slowing of resting-state dynamic functional connectivity as a marker of cognitive dysfunction induced by sleep deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cassé-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Arbabyazd</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blin</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Didic</w:t>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demian Battaglia</w:t>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.101168. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.117155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092856v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t>
               </w:r>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Werner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zbib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Deschamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilhaumou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01469-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04555789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04555780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03646981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lombardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cass&#233;-Perrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arbabyazd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Didic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02782999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02926807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02194868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pissot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laneluc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02926819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04516212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carri&#232;re-Desbois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g7jp-fm50" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xq10-3w25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319149v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/revue-du-nord-hs50/en.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/16-archeologie-du-paysage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02928286v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02928320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Santelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tournet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Depaule" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Noweir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Panerai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Werner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zbib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Deschamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilhaumou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01469-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05085441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04555789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04555780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03646981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.9817" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arbabyazd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lombardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Didic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cass&#233;-Perrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117155" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02782999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02926807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02194868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pissot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laneluc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02926819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04516212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carri&#232;re-Desbois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g7jp-fm50" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xq10-3w25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319149v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie-edition-scientifique.univ-lille.fr/revue-du-nord-hs50/en.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/16-archeologie-du-paysage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02928286v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02928320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouffet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alexandre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Domenech-Jaulneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Santelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tournet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Depaule" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Noweir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Panerai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>