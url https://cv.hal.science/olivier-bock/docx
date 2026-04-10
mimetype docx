--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,15527 +66,15527 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Climate [in “State of the Climate in 2024“]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (8), pp.S11-S172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0102.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05525230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Convectively Coupled Tropical Waves on the composition and vertical structure of the atmosphere above Cabo Verde in September 2021 during the CADDIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurus Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.9765-9786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-9765-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precipitation frequency in Med-CORDEX and EURO-CORDEX ensembles from 0.44° to convection-permitting resolution: impact of model resolution and convection representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Fita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.4515-4540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06594-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03916220v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GNSSseg, a Statistical Method for the Segmentation of Daily GNSS IWV Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarosa Quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (14), pp.3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14143379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An improved vertical correction method for the inter-comparison and inter-validation of integrated water vapour measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Mears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (19), pp.5643-5665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-5643-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outliers and uncertainties in GNSS ZTD estimates from double-difference processing and precise point positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Stępniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Wielgosz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GPS Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10291-022-01261-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global warming at near-constant tropospheric relative humidity is supported by observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Qasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00561-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03824245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne Caddiwa dans la région des îles du Cap-Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 115 (Novembre), pp.2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2021-0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03448729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of Change-Point Detection and Trend Estimates to GNSS IWV Time Series Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Ninh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarosa Quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (9), pp.1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12091102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated water vapour content retrievals from ship-borne GNSS receivers during EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1499-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1499-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IWV retrieval from ground GNSS receivers during NAWDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-55-13-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M. Blyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023368v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated water vapour observations in the Caribbean arc from a network of ground-based GNSS receivers during EUREC4A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedhelm Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.2407-2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2407-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03154234v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new segmentation method for the homogenisation of GNSS-derived IWV time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarosa Quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2005.04683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of GPS tropospheric estimates to mesoscale convective systems in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (14), pp.9541-9561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-9541-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The AROME-WMED reanalyses of the first special observation period of the Hydrological cycle in the Mediterranean experiment (HyMeX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doerenbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), pp.2657-2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-12-2657-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052791v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A breakpoint detection in the mean model with heterogeneous variance on fixed time intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.195-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-019-09853-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.1471-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-1471-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02006049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistency and representativeness of integrated water vapour from ground-based GPS observations and ERA-Interim reanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (14), pp.9453-9468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-9453-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precipitable water vapour content from ESR/SKYNET sun–sky radiometers: validation against GNSS/GPS and AERONET over three different sites in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Campanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Mascitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Diémoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Estellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-81-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02957038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of total water vapour content in the Arctic derived from GNSS, AIRS, MODIS and SCIAMACHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.2949-2965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-2949-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global IWV trends and variability in atmospheric reanalyses and GPS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (22), pp.16213-16237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-16213-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01708999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi‐scale observations of atmospheric moisture variability in relation to heavy precipitating systems in the northwestern Mediterranean during HyMeX IOP12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiro Khodayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Czajka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Caldas‐alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Helgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (717), pp.2761-2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01877894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency of extreme Sahelian storms tripled since 1982 in satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijel Belušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 544 (7651), pp.475 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature22069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced MODIS Atmospheric Total Water Vapour Content Trends in Response to Arctic Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos8120241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01730033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study and mitigation of calibration factor instabilities in a water vapor Raman lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (7), pp.2745-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-2745-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offshore deep convection initiation and maintenance during the HyMeX IOP 16a heavy precipitation event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duffourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.259-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01246578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-instrument and multi-model assessment of atmospheric moisture variability over the western Mediterranean during HyMeX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01202312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A seamless weather-climate multi-model intercomparison on the representation of a high impact weather event in the western Mediterranean: HyMeX IOP12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khodayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Fosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.433-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic study of a high-precipitation event in the Western Mediterranean: adequacy of current operational networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khodayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kalthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water vapor measurements by mobile Raman lidar over the Mediterranean Sea in the framework of HyMeX: application to multi-platform validation of moisture profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Shangt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The 27th International Laser Radar Conference (ILRC 27), 119, pp.26006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611926006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01176029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A high-quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HyMeX Special Observing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pacione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The variability of water vapour and pre-convective conditions over the mountainous island of Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kalthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Handwerker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of the state of the art and future prospects of the ground-based GNSS meteorology in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siebren de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (11), pp.5385-5406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-5385-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of individual and combined zenith tropospheric delay estimations during CONT08 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (11), pp.1095 - 1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-014-0745-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A high-quality, homogenized, global, long-term (1993-2008) DORIS precipitable water data set for climate monitoring and model verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Mears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (12), pp.7209-7230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JD021124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of IASI water vapour products over complex terrain with COPS campaign data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Masiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.471-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy assessment of water vapour measurements from in situ and remote sensing techniques during the DEMEVAP 2011 campaign at OHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goutail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.2777-2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-2777-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DORIS and GPS monitoring of the Gavdos calibration site in Crete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Mertikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Argus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (8), pp.1438-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of seasonal-scale atmospheric water cycle with ground-based GPS receivers, radiosondes and NWP models over Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Koulali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ouazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104-105, pp.273-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2011.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cycle de l'eau dans le système de mousson d'Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Octobre, Spécial AMMA, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrological deformation induced by the West African Monsoon: Comparison of GPS, GRACE and loading models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Santamaría-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, B05409 (16 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB009102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leçons de l'expérience AMMA en matière de prévision numérique du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mumba Ziloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (Special-AMMA), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operational meteorology in West Africa: observational networks, weather analysis and forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agustí-Panareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Ngamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The AMMA field campaigns : accomplishments and lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Höller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meso­scale water cycle within the West African Monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The large-scale water cycle of the West African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agustí-Panareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">West African Monsoon water cycle: 2. Assessment of numerical weather prediction water budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (D19), pp.D19107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD013919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ECMWF re-analysis for the AMMA observational campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Agustí-Panareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Beljaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Ahlgrimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpaolo Balsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (651), pp.1457-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global 4DVAR Assimilation and Forecast Experiments Using AMSU Observations over Land. Part II: Impacts of Assimilating Surface-Sensitive Channels on the African Monsoon during AMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weather and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.PP.20-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009WAF2222244.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00463557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">West African Monsoon water cycle: 1. A hybrid water budget data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (D19), pp.D19106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD013917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synoptic variability of the monsoon flux over West Africa prior to the onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (S1), pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A case study of using Raman lidar measurements in high-accuracy GPS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (4), pp.251-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-009-0362-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diurnal cycle of the intertropical discontinuity over West Africa analysed by remote sensing and mesoscale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pospichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hünerbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (S1), pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Intercomparison of Simulated Rainfall and Evapotranspiration Associated with a Mesoscale Convective System over West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Asencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weather and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.37 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009WAF2222250.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An inter-comparison of zenith tropospheric delays derived from DORIS and GPS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Lacarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.1648-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ASR.2010.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impacts of AMMA Radiosonde Data on the French Global Assimilation and Forecast System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faccani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agusti-Panareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weather and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.1268-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009WAF2222237.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Tarniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135, pp.1266-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesoscale GPS tomography applied to the 12 June 2002 convective initiation event of IHOP_2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (640), pp.645-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verification of NWP Model Analyses and Radiosonde Humidity Data with GPS Precipitable Water Vapor Estimates during AMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weather and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (4), pp.1085-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009WAF2222239.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Heliophysical Year: GPS Network in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amory-Mazaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Combrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Groves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (1-4), pp.263-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11038-008-9273-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the late northward propagation of the West African monsoon in summer 2006 in the region of Niger/Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (D9), pp.D09108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JD011159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale overview of the summer monsoon over West Africa during the AMMA field experiment in 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris D. Thorncroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Asencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth J. Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.2569-2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-26-2569-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00388742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction of Humidity Bias for Vaisala RS80-A Sondes during the AMMA 2006 Observing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Agusti-Panareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (11), pp.PP. 2152-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2008JTECHA1103.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00362749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">West African Monsoon observed with ground-based GPS receivers during African Monsoon Multidisciplinary Analysis (AMMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D21), pp.D21105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JD010327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Improved Mean-Gravity Model for GPS Hydrostatic Delay Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2006.881725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of ground-based GPS precipitable water vapour to independent observations and NWP model reanalyses over Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133 (629), pp.2011-2027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diurnal Cycle of Water Vapor as Documented by a Dense GPS Network in a Coastal Area during ESCOMPTE IOP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (2), pp.167-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAM2450.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273624v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale analysis of precipitable water vapor over Africa from GPS data and ECMWF analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.L09705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL028039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airborne observations of the impact of a convective system on the planetary boundary layer thermodynamics and aerosol distribution in the inter-tropical discontinuity region of the West African Monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133 (626), pp.1175-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the statistics of water vapor mixing ratio determined from Raman lidar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (33), pp.8170-8180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00253404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of precipitable water from ECMWF model analyses with GPS and radiosonde data during the MAP SOP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 131 (612), pp.3013-3036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1256/qj.05.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPS water vapour tomography: preliminary results from the ESCOMPTE field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.253-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of GPS tomography to investigate water vapor variability during a Mistral//sea breeze event in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.L05808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL021907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIRTA, a ground-based atmospheric observatory for cloud and aerosol research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (2), pp.253-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-23-253-2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data analysis of a dense GPS network operated during the ESCOMPTE campaign: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (2-3), pp.201-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2004.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPS water vapor project associated to the ESCOMPTE programme: description and first results of the field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Van-Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (2-3), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2004.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne IHOP 2002 - Une campagne de mesure de la vapeur d'eau dans la couche limite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/35999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman lidar for external GPS path delay calibration devoted to high accuracy height determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tarniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (4-5), pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-7065(02)00008-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wide-angle airborne laser range data analysis for relative height determination of ground-based benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (6-7), pp.323-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-002-0250-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of inhomogeneities in the lower atmosphere on coordinates determined from GPS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tarniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (4-5), pp.323-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1474-7065(02)00007-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of small-scale atmospheric inhomogeneity on positioning accuracy with GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tarniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (11), pp.2289-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000GL011985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric modeling in GPS data analysis for high accuracy positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (6-8), pp.373-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00069-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of external path delay correction techniques for high accuracy height determination with GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tarniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (3), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00041-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Results of the first aircraft experiment with the wide-angle airborne laser ranging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (1), pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2000123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilateration with the wide-angle laser ranging system: ranging performance and first ground-based validation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (2), pp.739-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.752190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilateration with the wide-angle airborne laser ranging system: positioning precision and atmospheric effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (15), pp.3343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.38.003343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative positioning precision of the wide-angle airborne laser ranging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (1), pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/1/1/011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A wide-angle airborne laser ranging system for millimetre accuracy subsidence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (3), pp.220-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0150-536x/29/3/022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of a wide-angle laser ranging system for relative positioning of ground-based benchmarks with millimeter accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (7-8), pp.442-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001900050184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of tropospheric datasets from radiosonde and GNSS at co-located GRUAN sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Zus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Wickert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC Workshop - Geodesy for Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAG, Mar 2025, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency between GNSS and radiosonde total column water vapor data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of tropical waves on the atmospheric structure and composition above Cabo Verde during the CADDIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurus Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jens Wickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUAN 16th Implementation and Cooperation Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374421v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tropical waves on the atmospheric structure and composition above Cabo Verde during the CADDIWA campaign</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the consistency between GNSS and radiosonde total column water vapor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Zus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Wickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRUAN 16th Implementation and Cooperation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tenerife, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281640v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWV observations from a network of ground-based GNSS receivers during EUREC4A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedhelm Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Meeting, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated water vapour content retrievals from ship-borne GNSS receivers during EUREC4A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrian Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Meeting, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation frequency in MED and EURO-CORDEX ensembles from 0.44° to convective permitting resolution: what explains the differences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Fita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU21, the 23rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03560948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWV retrieval from shipborne GPS receiver on hydrographic ship Borda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Legouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Water Vapor Trends and Variability in Global Atmospheric Reanalyses using Ground-Based GNSS Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Parracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.abstract #A14G-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02062590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of GPS ZTD estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th COST 1206 GNSS4SWEC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment and screening of GPS ZTD estimates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study and mitigation of calibration error sources in a water vapor Raman lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170012v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and mitigation of calibration error sources in a water vapor Raman lidar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quality assessment and screening of GPS ZTD estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169971v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale interactions between moist-air flow and deep convection during HyMeX IOP15a heavy precipitation event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keun-Ok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01206836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence between multi-instrument and multi-model atmospheric moisture retrievals in the framework of the HyMeX-SOP1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HYMEX Special Observing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pacione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HyMex Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
+              <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01206637v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HYMEX Special Observing Period</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coherence between multi-instrument and multi-model atmospheric moisture retrievals in the framework of the HyMeX-SOP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">9th HyMex Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170019v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01206637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HYMEX Special Observing Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pacione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy assessment of water vapour measurements from in-situ and remote sensing techniques during the DEMEVAP 2011 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.11529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French component of the FENNEC Saharan Climate project 2011 Special Observing Period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Schepanski</w:t>
+                <w:t xml:space="preserve">Impact of the air-sea coupling in the Gulf of Guinea on the Guinean coastal water cycle in boreal spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712717v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of Wet Tropospheric Delays in GPS Observation Using Raman Lidar Measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the ocean-atmosphere-continent coupling in the Gulf of Guinea and West Africa at intraseasonal timescales in boreal spring and summer with a regional atmospheric model (WRF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodesy for Planet Earth, Proceedings of the 2009 International Association of Geodesy Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746084v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Water Vapor Observations from in-situ and Remote Sensing Techniques: First Results from the DEMEVAP 2011 Campaign</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Thom</w:t>
+                <w:t xml:space="preserve">The French component of the FENNEC Saharan Climate project 2011 Special Observing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Schepanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Tropospheric Profiling (ISTP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, L'Aquila, Italy. 4 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740464v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the air-sea coupling in the Gulf of Guinea on the Guinean coastal water cycle in boreal spring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Accuracy of Water Vapor Observations from in-situ and Remote Sensing Techniques: First Results from the DEMEVAP 2011 Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pipis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Tropospheric Profiling (ISTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, L'Aquila, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723384v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the ocean-atmosphere-continent coupling in the Gulf of Guinea and West Africa at intraseasonal timescales in boreal spring and summer with a regional atmospheric model (WRF)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration of Wet Tropospheric Delays in GPS Observation Using Raman Lidar Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geodesy for Planet Earth, Proceedings of the 2009 International Association of Geodesy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Buenos Aires, Argentina. pp.795-800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20338-1_100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712716v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Météorologie de l'Espace en Afrique (II) le programme ISWI - International Space Weather Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amory-Mazaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kobea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI Journées Scientifiques JS'10 "Propagation et Plasmas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapour intercomparison effort in the frame of the Convective and Orographically-induced Precipitation Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dietrich Althausen</w:t>
+                <w:t xml:space="preserve">West African Monsoon Water Cycle : Assessment of numerical weather prediction water budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Problems in Atmospheric Radiation (IRS 2008) : Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International AMMA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372645v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the West African Monsoon water cycle from Numerical Weather Prediction models and elaborate products.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Roucou</w:t>
+                <w:t xml:space="preserve">Water vapour intercomparison effort in the frame of the Convective and Orographically-induced Precipitation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Bhawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Summa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Althausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Problems in Atmospheric Radiation (IRS 2008) : Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Foz do Iguaçu, Brazil. pp.215-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3116952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788154v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West African Monsoon Water Cycle : Assessment of numerical weather prediction water budgets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Investigation of the West African Monsoon water cycle from Numerical Weather Prediction models and elaborate products.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International AMMA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788239v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of a gavity current to the north of the inter-tropical discontinuity region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation of atmospheric water budgets from NWP model (re-)analyses and observational datasets during AMMA-EOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd AMMA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of the precipitation event observed during the MAP IOP2a: sensitivity to initial conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation of precipitable water from operational analyses and re-analyses with GPS during MAP IOP 2A and IOP 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Alpine Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Brig, Switzerland</w:t>
+              <w:t xml:space="preserve">EGS XXVIII General Assembly 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142425v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of precipitable water from operational analyses and re-analyses with GPS during MAP IOP 2A and IOP 8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of the precipitation event observed during the MAP IOP2a: sensitivity to initial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.N. Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS XXVIII General Assembly 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on Alpine Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Brig, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11864 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">hal-03973848v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15604,77 +15604,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical method for the attribution of change-points in segmentation of IWV difference time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Ninh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -15728,77 +15728,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of Integrated Water Vapor Measurements from Ground-Based, In-Situ, and Space-Borne Instruments in the Caribbean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15836,90 +15836,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS tomography as part of HyMeX in the frame of HyMeX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
@@ -15948,103 +15948,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprocessed ground-based and ship-borne GPS data for assimilation and validation of the 2nd AROME_WMED HyMeX reanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16063,562 +16063,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of total water vapor column above the Arctic from satellites observations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. ￼Geophysical Research Abstracts, 18, pp.EGU2016-2314-1</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-11989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01304432v1</w:t>
+                <w:t xml:space="preserve">insu-01305212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Column Water Vapor Trends from 15 Years of MODIS/NIR above the Arctic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Global trends and variability in integrated water vapour from ground-based GPS data and atmospheric models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Mellul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.H51I-1641</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-6807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01403409v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends and variability in integrated water vapour from ground-based GPS data and atmospheric models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trends of total water vapor column above the Arctic from satellites observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Mellul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-6807</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. ￼Geophysical Research Abstracts, 18, pp.EGU2016-2314-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308789v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01304432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Total Column Water Vapor Trends from 15 Years of MODIS/NIR above the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-11989</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.H51I-1641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01305212v1</w:t>
+                <w:t xml:space="preserve">insu-01403409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16673,90 +16673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale moisture patterns and their link with heavy precipitation events during the HyMeX SOP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keun-Ok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. 2015</w:t>
@@ -16779,402 +16779,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01206953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of water vapour from the synergy of Raman lidar, GPS and in-situ observations during the DEMEVAP 2011 campaign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O total column measurements during the DEMEVAP 2011 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulaf Alkasm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pazmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820479v1</w:t>
+                <w:t xml:space="preserve">hal-00819454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of WRF forecast and regional climate simulations against HyMeX SOP1 measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cassis, France. pp.PS3.25, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01184423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O total column measurements during the DEMEVAP 2011 campaign</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of water vapour from the synergy of Raman lidar, GPS and in-situ observations during the DEMEVAP 2011 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Pazmino</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819454v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17192,64 +17192,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of GNSS Tropospheric Products for Climate Monitoring (Working Group 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pacione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17362,51 +17362,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS: géodésie, météorologie et climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Pierre et Marie Curie - Paris VI, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17495,51 +17495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pierrot Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17849,51 +17849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Piquet-Pellorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18215,51 +18215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Panetier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Jansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14481" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrian Speich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8843" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legouge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Parracho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacione" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thom" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20338-1_100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pipis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Meynadier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amory-Mazaudier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kobea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouattara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doumbia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roucou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meynadier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lascaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Keil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916220v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06594-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarosa Quarello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mears" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5643-2022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna St&#281;pniak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wielgosz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-022-01261-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824245v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Qasmi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00561-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0081" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Ninh Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12091102" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-55-13-2021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1499-2021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154234v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2407-2021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2005.04683" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052791v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2657-2019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9541-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillamon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09853-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277609v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9453-2019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02957038v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Campanelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mascitelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo San&#242;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Di&#233;moz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estell&#233;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-81-2018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16213-2018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Alraddawi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarkissian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan No&#235;l" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2949-2018" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01877894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiro Khodayar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Czajka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caldas&#8208;alvarez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Helgert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3402" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Belu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Parker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22069" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2745-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01730033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8120241" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973887v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khodayar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fosser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davolio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2700" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176029v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shangt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611926006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalthoff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2600" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2701" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973888v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Adler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Handwerker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2545" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973886v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guerova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dou&#353;a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siebren de Haan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-5385-2016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2671" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nuissier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2725" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahmani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0745-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973884v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Wang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD021124" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811876v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourcy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2777-2013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973880v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Mertikas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Argus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.08.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC0K8QVC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751518v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48133" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Koulali" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ouazar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Fadil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.11.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LR2LQRJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747146v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamar&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009102" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGN7J3VL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beucher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mumba Zilor&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48132" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572981v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Fink" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agust&#237;-Panareda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Parker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ngamini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.324" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907364v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouniol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.309" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548132v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.288" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415876v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.473" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477346v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013917" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00463557v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222244.1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448150v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0362-x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q9DK56K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400673v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pospichal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bou Karam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#252;nerbein" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.435" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01875462v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222250.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755910v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lacarra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2010.05.018" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX63S3BG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013919" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514040v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agust&#237;-Panareda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Ahlgrimm" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.662" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372548v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Turner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.386" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agusti-Panareda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222237.1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973874v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222239.1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369396v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combrink" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groves" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-008-9273-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6421615-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00362749v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agusti-Panareda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECHA1103.1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388742v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Thorncroft" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Berry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-2569-2008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337060v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doerflinger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010327" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201145v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.185" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028039" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180247v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Parker" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Taylor" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.97" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253404v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255245v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2006.881725" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138146v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.27" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329353v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-253-2005" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973870v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Baelen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.01.002" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-437X2F25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van-Baelen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.01.014" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKHZS3Q8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093057v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/35999" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973866v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tarniewicz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thom" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(02)00008-6" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWQ9N8TF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973863v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-002-0250-0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPL079PX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973865v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarniewicz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thom" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-7065(02)00007-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ7ZWXN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973860v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tarniewicz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011985" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973858v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00069-2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFH8Z6K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973861v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasser" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00041-2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LMKPF51-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973856v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000123" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PF204ZRH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973852v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/1/1/011" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LLZQ6Q0Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973851v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.003343" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973855v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pelon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.752190" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973850v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001900050184" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB0013DN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973848v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasser" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0150-536x/29/3/022" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J5HTKHR2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014145v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914118v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517506v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Biondi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574669v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01304432v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403409v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308789v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mellul" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305212v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208072v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parracho" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206953v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820479v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184423v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taillefer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Drobinski" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819454v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaf Alkasm" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02290597v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmed" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araszkiewicz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ba&#322;dysz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13901-8_5" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851617v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372813v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Motet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372743v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Joinville" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Baghli" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372695v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Souchon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02373015v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lamy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boucher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02373006v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Julien" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dissard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916220v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06594-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarosa Quarello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143379" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mears" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5643-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna St&#281;pniak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wielgosz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-022-01261-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Qasmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00561-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Ninh Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12091102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1499-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-55-13-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154234v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Jansen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2407-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2005.04683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9541-2019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052791v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nuret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2657-2019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillamon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09853-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9453-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02957038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Campanelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mascitelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo San&#242;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Di&#233;moz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estell&#233;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-81-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Alraddawi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarkissian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan No&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2949-2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16213-2018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01877894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiro Khodayar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Czajka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caldas&#8208;alvarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Helgert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3402" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Belu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Parker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01730033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8120241" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570838v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2745-2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nuissier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2725" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khodayar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fosser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davolio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2700" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalthoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2600" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shangt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611926006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacione" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2701" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Adler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Handwerker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2545" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guerova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dou&#353;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siebren de Haan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-5385-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahmani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0745-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD021124" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourcy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2777-2013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Mertikas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Argus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.08.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC0K8QVC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Koulali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ouazar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Fadil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.11.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LR2LQRJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751518v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48133" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamar&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009102" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGN7J3VL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beucher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mumba Zilor&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48132" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Fink" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agust&#237;-Panareda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Parker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ngamini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.324" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouniol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.309" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Meynadier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.288" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522606v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013919" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514040v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agust&#237;-Panareda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Ahlgrimm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.662" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00463557v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222244.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roucou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013917" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.473" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448150v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0362-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q9DK56K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pospichal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bou Karam" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#252;nerbein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.435" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01875462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222250.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lacarra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2010.05.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX63S3BG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973876v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agusti-Panareda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222237.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372548v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Turner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.386" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973874v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222239.1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369396v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amory-Mazaudier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combrink" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groves" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-008-9273-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6421615-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388742v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Thorncroft" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Berry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-2569-2008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00362749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agusti-Panareda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECHA1103.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337060v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doerflinger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010327" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255245v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2006.881725" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201145v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.185" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150346v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028039" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180247v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Parker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Taylor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.97" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253404v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138146v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keil" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bouin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.27" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329353v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-253-2005" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973870v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Baelen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.01.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-437X2F25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973869v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van-Baelen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.01.014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKHZS3Q8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093057v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/35999" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973866v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tarniewicz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thom" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(02)00008-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWQ9N8TF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973863v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thom" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-002-0250-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPL079PX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973865v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarniewicz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thom" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-7065(02)00007-4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ7ZWXN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973860v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tarniewicz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011985" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973858v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00069-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFH8Z6K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973861v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasser" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00041-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LMKPF51-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973856v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000123" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PF204ZRH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973855v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pelon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.752190" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973851v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.003343" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/1/1/011" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LLZQ6Q0Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973848v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasser" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0150-536x/29/3/022" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J5HTKHR2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973850v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001900050184" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB0013DN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119230v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Panetier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zus" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374421v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241417v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14481" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209773v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrian Speich" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10322" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560948v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8843" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049885v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legouge" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7518" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062590v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Parracho" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391337v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169971v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170012v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206836v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170019v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206637v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164607v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136705v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723384v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712716v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Peter" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712717v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740464v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pipis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746084v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20338-1_100" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545085v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kobea" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouattara" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinga" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doumbia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788239v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788154v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158933v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332120v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meynadier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139251v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142425v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lascaux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Keil" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014145v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914118v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517506v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Biondi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574669v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305212v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308789v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mellul" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01304432v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403409v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208072v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parracho" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206953v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819454v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaf Alkasm" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184423v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taillefer" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Drobinski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820479v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02290597v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmed" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araszkiewicz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ba&#322;dysz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13901-8_5" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851617v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372813v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Motet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372743v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Joinville" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Baghli" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372695v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Souchon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02373015v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lamy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boucher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02373006v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Julien" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dissard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>