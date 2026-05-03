--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,15527 +66,15527 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercomparison of tropospheric datasets from radiosonde and GNSS at co-located GRUAN sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Zus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Wickert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCC Workshop - Geodesy for Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAG, Mar 2025, Online, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the consistency between GNSS and radiosonde total column water vapor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Zus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Wickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRUAN 16th Implementation and Cooperation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tenerife, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of tropical waves on the atmospheric structure and composition above Cabo Verde during the CADDIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurus Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated water vapour content retrievals from ship-borne GNSS receivers during EUREC4A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrian Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Meeting, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IWV observations from a network of ground-based GNSS receivers during EUREC4A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedhelm Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Meeting, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precipitation frequency in MED and EURO-CORDEX ensembles from 0.44° to convective permitting resolution: what explains the differences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Fita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU21, the 23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03560948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IWV retrieval from shipborne GPS receiver on hydrographic ship Borda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Legouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Water Vapor Trends and Variability in Global Atmospheric Reanalyses using Ground-Based GNSS Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.abstract #A14G-02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02062590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening of GPS ZTD estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3th COST 1206 GNSS4SWEC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A high quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HYMEX Special Observing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pacione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherence between multi-instrument and multi-model atmospheric moisture retrievals in the framework of the HyMeX-SOP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th HyMex Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01206637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A high quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HYMEX Special Observing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pacione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale interactions between moist-air flow and deep convection during HyMeX IOP15a heavy precipitation event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keun-Ok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th HyMex Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01206836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality assessment and screening of GPS ZTD estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study and mitigation of calibration error sources in a water vapor Raman lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy assessment of water vapour measurements from in-situ and remote sensing techniques during the DEMEVAP 2011 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.11529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French component of the FENNEC Saharan Climate project 2011 Special Observing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Schepanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibration of Wet Tropospheric Delays in GPS Observation Using Raman Lidar Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geodesy for Planet Earth, Proceedings of the 2009 International Association of Geodesy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Buenos Aires, Argentina. pp.795-800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20338-1_100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy of Water Vapor Observations from in-situ and Remote Sensing Techniques: First Results from the DEMEVAP 2011 Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pipis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Symposium on Tropospheric Profiling (ISTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, L'Aquila, Italy. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the air-sea coupling in the Gulf of Guinea on the Guinean coastal water cycle in boreal spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the ocean-atmosphere-continent coupling in the Gulf of Guinea and West Africa at intraseasonal timescales in boreal spring and summer with a regional atmospheric model (WRF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc-Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Météorologie de l'Espace en Afrique (II) le programme ISWI - International Space Weather Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amory-Mazaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kobea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">URSI Journées Scientifiques JS'10 "Propagation et Plasmas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the West African Monsoon water cycle from Numerical Weather Prediction models and elaborate products.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water vapour intercomparison effort in the frame of the Convective and Orographically-induced Precipitation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Bhawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Summa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Althausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Problems in Atmospheric Radiation (IRS 2008) : Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Foz do Iguaçu, Brazil. pp.215-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3116952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">West African Monsoon Water Cycle : Assessment of numerical weather prediction water budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International AMMA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation of atmospheric water budgets from NWP model (re-)analyses and observational datasets during AMMA-EOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd AMMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of a gavity current to the north of the inter-tropical discontinuity region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulations of the precipitation event observed during the MAP IOP2a: sensitivity to initial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Conference on Alpine Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Brig, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of precipitable water from operational analyses and re-analyses with GPS during MAP IOP 2A and IOP 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGS XXVIII General Assembly 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Climate [in “State of the Climate in 2024“]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Willett</w:t>
+                <w:t xml:space="preserve">Impact of Convectively Coupled Tropical Waves on the composition and vertical structure of the atmosphere above Cabo Verde in September 2021 during the CADDIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurus Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gobron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Morris</w:t>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0102.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.9765-9786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-9765-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05525230v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Convectively Coupled Tropical Waves on the composition and vertical structure of the atmosphere above Cabo Verde in September 2021 during the CADDIWA campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bock</w:t>
+                <w:t xml:space="preserve">Global Climate [in “State of the Climate in 2024“]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-9765-2025⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (8), pp.S11-S172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0102.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884376v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05525230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation frequency in Med-CORDEX and EURO-CORDEX ensembles from 0.44° to convection-permitting resolution: impact of model resolution and convection representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Fita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62, pp.4515-4540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-022-06594-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03916220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSSseg, a Statistical Method for the Segmentation of Daily GNSS IWV Time Series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An improved vertical correction method for the inter-comparison and inter-validation of integrated water vapour measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Mears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14143379⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (19), pp.5643-5665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-5643-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974381v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved vertical correction method for the inter-comparison and inter-validation of integrated water vapour measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">GNSSseg, a Statistical Method for the Segmentation of Daily GNSS IWV Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarosa Quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carl Mears</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-15-5643-2022⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (14), pp.3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14143379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816546v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outliers and uncertainties in GNSS ZTD estimates from double-difference processing and precise point positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Stępniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Wielgosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPS Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (3), pp.74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10291-022-01261-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global warming at near-constant tropospheric relative humidity is supported by observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Qasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43247-022-00561-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03824245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne Caddiwa dans la région des îles du Cap-Vert</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
+                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M. Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2021-0081⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03448729v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Change-Point Detection and Trend Estimates to GNSS IWV Time Series Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrated water vapour content retrievals from ship-borne GNSS receivers during EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12091102⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1499-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1499-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974384v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated water vapour content retrievals from ship-borne GNSS receivers during EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">IWV retrieval from ground GNSS receivers during NAWDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1499-2021⟩</w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-55-13-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155533v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWV retrieval from ground GNSS receivers during NAWDEX</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La campagne Caddiwa dans la région des îles du Cap-Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/adgeo-55-13-2021⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 115 (Novembre), pp.2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2021-0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126858v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03448729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of Change-Point Detection and Trend Estimates to GNSS IWV Time Series Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Ninh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarosa Quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (9), pp.1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12091102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03023368v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated water vapour observations in the Caribbean arc from a network of ground-based GNSS receivers during EUREC4A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedhelm Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.2407-2436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-13-2407-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03154234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new segmentation method for the homogenisation of GNSS-derived IWV time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annarosa Quarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2005.04683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of GPS tropospheric estimates to mesoscale convective systems in West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A breakpoint detection in the mean model with heterogeneous variance on fixed time intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guichard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-9541-2019⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.195-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-019-09853-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416194v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AROME-WMED reanalyses of the first special observation period of the Hydrological cycle in the Mediterranean experiment (HyMeX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Doerenbecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (7), pp.2657-2678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-12-2657-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A breakpoint detection in the mean model with heterogeneous variance on fixed time intervals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of GPS tropospheric estimates to mesoscale convective systems in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Pascal</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-019-09853-5⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (14), pp.9541-9561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-9541-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957045v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Consistency and representativeness of integrated water vapour from ground-based GPS observations and ERA-Interim reanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (3), pp.1471-1490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-1471-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (14), pp.9453-9468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-9453-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02006049v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency and representativeness of integrated water vapour from ground-based GPS observations and ERA-Interim reanalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (14), pp.9453-9468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-9453-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.1471-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-1471-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277609v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02006049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">Comparison of total water vapour content in the Arctic derived from GNSS, AIRS, MODIS and SCIAMACHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.2949-2965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-2949-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01570247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitable water vapour content from ESR/SKYNET sun–sky radiometers: validation against GNSS/GPS and AERONET over three different sites in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global IWV trends and variability in atmospheric reanalyses and GPS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-81-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (22), pp.16213-16237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-16213-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02957038v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01708999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of total water vapour content in the Arctic derived from GNSS, AIRS, MODIS and SCIAMACHY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Noël</w:t>
+                <w:t xml:space="preserve">Precipitable water vapour content from ESR/SKYNET sun–sky radiometers: validation against GNSS/GPS and AERONET over three different sites in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Campanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Mascitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Diémoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Estellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.2949-2965. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-2949-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-81-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01570247v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02957038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global IWV trends and variability in atmospheric reanalyses and GPS observations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-16213-2018⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01708999v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐scale observations of atmospheric moisture variability in relation to heavy precipitating systems in the northwestern Mediterranean during HyMeX IOP12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiro Khodayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Czajka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Caldas‐alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Helgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (717), pp.2761-2780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qj.3402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01877894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency of extreme Sahelian storms tripled since 1982 in satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danijel Belušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 544 (7651), pp.475 - 478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature22069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced MODIS Atmospheric Total Water Vapour Content Trends in Response to Arctic Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunya Alraddawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (12), pp.241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos8120241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01730033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and mitigation of calibration factor instabilities in a water vapor Raman lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (7), pp.2745-2758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-10-2745-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01570838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore deep convection initiation and maintenance during the HyMeX IOP 16a heavy precipitation event</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Water vapor measurements by mobile Raman lidar over the Mediterranean Sea in the framework of HyMeX: application to multi-platform validation of moisture profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Shangt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chazette</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2725⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The 27th International Laser Radar Conference (ILRC 27), 119, pp.26006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611926006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01246578v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01176029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-instrument and multi-model assessment of atmospheric moisture variability over the western Mediterranean during HyMeX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+                <w:t xml:space="preserve">A seamless weather-climate multi-model intercomparison on the representation of a high impact weather event in the western Mediterranean: HyMeX IOP12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khodayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Fosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142 (S1), pp.7-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2671⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 142, pp.433-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01202312v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seamless weather-climate multi-model intercomparison on the representation of a high impact weather event in the western Mediterranean: HyMeX IOP12</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Diagnostic study of a high-precipitation event in the Western Mediterranean: adequacy of current operational networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khodayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kalthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142, pp.433-452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2700⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 142, pp.72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973887v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic study of a high-precipitation event in the Western Mediterranean: adequacy of current operational networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A high-quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HyMeX Special Observing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pacione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142, pp.72-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2600⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 142, pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973889v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapor measurements by mobile Raman lidar over the Mediterranean Sea in the framework of HyMeX: application to multi-platform validation of moisture profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+                <w:t xml:space="preserve">Review of the state of the art and future prospects of the ground-based GNSS meteorology in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siebren de Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201611926006⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (11), pp.5385-5406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-5385-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01176029v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HyMeX Special Observing Period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">The variability of water vapour and pre-convective conditions over the mountainous island of Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kalthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Handwerker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142, pp.56-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2701⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 142, pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973891v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variability of water vapour and pre-convective conditions over the mountainous island of Corsica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Wieser</w:t>
+                <w:t xml:space="preserve">Offshore deep convection initiation and maintenance during the HyMeX IOP 16a heavy precipitation event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duffourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142, pp.335-346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2545⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.259-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973888v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01246578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the state of the art and future prospects of the ground-based GNSS meteorology in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Siebren de Haan</w:t>
+                <w:t xml:space="preserve">A multi-instrument and multi-model assessment of atmospheric moisture variability over the western Mediterranean during HyMeX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-9-5385-2016⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973886v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01202312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of individual and combined zenith tropospheric delay estimations during CONT08 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88 (11), pp.1095 - 1112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00190-014-0745-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Davolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-quality, homogenized, global, long-term (1993-2008) DORIS precipitable water data set for climate monitoring and model verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (12), pp.7209-7230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013JD021124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Comparison of IASI water vapour products over complex terrain with COPS campaign data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Masiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.471-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of IASI water vapour products over complex terrain with COPS campaign data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0430⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923710v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Accuracy assessment of water vapour measurements from in situ and remote sensing techniques during the DEMEVAP 2011 campaign at OHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goutail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.2777-2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-2777-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy assessment of water vapour measurements from in situ and remote sensing techniques during the DEMEVAP 2011 campaign at OHP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">DORIS and GPS monitoring of the Gavdos calibration site in Crete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Mertikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Argus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-6-2777-2013⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (8), pp.1438-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811876v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DORIS and GPS monitoring of the Gavdos calibration site in Crete</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03973880v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of seasonal-scale atmospheric water cycle with ground-based GPS receivers, radiosondes and NWP models over Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hydrological deformation induced by the West African Monsoon: Comparison of GPS, GRACE and loading models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Santamaría-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2011.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, B05409 (16 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB009102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973879v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle de l'eau dans le système de mousson d'Afrique de l'Ouest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of seasonal-scale atmospheric water cycle with ground-based GPS receivers, radiosondes and NWP models over Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Koulali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ouazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48133⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104-105, pp.273-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751518v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological deformation induced by the West African Monsoon: Comparison of GPS, GRACE and loading models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le cycle de l'eau dans le système de mousson d'Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB009102⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Octobre, Spécial AMMA, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00747146v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons de l'expérience AMMA en matière de prévision numérique du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Karbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mumba Ziloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (Special-AMMA), pp.49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/48132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational meteorology in West Africa: observational networks, weather analysis and forecasting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Ngamini</w:t>
+                <w:t xml:space="preserve">The AMMA field campaigns : accomplishments and lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Höller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.135-141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asl.324⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572981v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AMMA field campaigns : accomplishments and lessons learned</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+                <w:t xml:space="preserve">Operational meteorology in West Africa: observational networks, weather analysis and forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agustí-Panareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Ngamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.123-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asl.323⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02153231v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso­scale water cycle within the West African Monsoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.45-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asl.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The large-scale water cycle of the West African monsoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gervois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agustí-Panareda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.51-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asl.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West African Monsoon water cycle: 2. Assessment of numerical weather prediction water budgets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+                <w:t xml:space="preserve">Diurnal cycle of the intertropical discontinuity over West Africa analysed by remote sensing and mesoscale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pospichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bou Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hünerbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JD013919⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (S1), pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522606v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECMWF re-analysis for the AMMA observational campaign</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">West African Monsoon water cycle: 1. A hybrid water budget data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (D19), pp.D19106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD013917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514040v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global 4DVAR Assimilation and Forecast Experiments Using AMSU Observations over Land. Part II: Impacts of Assimilating Surface-Sensitive Channels on the African Monsoon during AMMA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A case study of using Raman lidar measurements in high-accuracy GPS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Willis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009WAF2222244.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (4), pp.251-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-009-0362-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00463557v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West African Monsoon water cycle: 1. A hybrid water budget data set</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synoptic variability of the monsoon flux over West Africa prior to the onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Roucou</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JD013917⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (S1), pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477346v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synoptic variability of the monsoon flux over West Africa prior to the onset</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Global 4DVAR Assimilation and Forecast Experiments Using AMSU Observations over Land. Part II: Impacts of Assimilating Surface-Sensitive Channels on the African Monsoon during AMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.473⟩</w:t>
+              <w:t xml:space="preserve">Weather and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.PP.20-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009WAF2222244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415876v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00463557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of using Raman lidar measurements in high-accuracy GPS applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Intercomparison of Simulated Rainfall and Evapotranspiration Associated with a Mesoscale Convective System over West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Asencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-009-0362-x⟩</w:t>
+              <w:t xml:space="preserve">Weather and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.37 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009WAF2222250.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00448150v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal cycle of the intertropical discontinuity over West Africa analysed by remote sensing and mesoscale modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An inter-comparison of zenith tropospheric delays derived from DORIS and GPS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Lacarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.435⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.1648-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ASR.2010.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400673v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intercomparison of Simulated Rainfall and Evapotranspiration Associated with a Mesoscale Convective System over West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">West African Monsoon water cycle: 2. Assessment of numerical weather prediction water budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009WAF2222250.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (D19), pp.D19107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD013919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875462v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inter-comparison of zenith tropospheric delays derived from DORIS and GPS data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The ECMWF re-analysis for the AMMA observational campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Agustí-Panareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Beljaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Ahlgrimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpaolo Balsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ASR.2010.05.018⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (651), pp.1457-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755910v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impacts of AMMA Radiosonde Data on the French Global Assimilation and Forecast System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification of NWP Model Analyses and Radiosonde Humidity Data with GPS Precipitable Water Vapor Estimates during AMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weather and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 24 (5), pp.1268-1286. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009WAF2222237.1⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 24 (4), pp.1085-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009WAF2222239.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973876v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérome Tarniewicz</w:t>
+                <w:t xml:space="preserve">The Impacts of AMMA Radiosonde Data on the French Global Assimilation and Forecast System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faccani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agusti-Panareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
+              <w:t xml:space="preserve">Weather and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.1268-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009WAF2222237.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406370v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale GPS tomography applied to the 12 June 2002 convective initiation event of IHOP_2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.D. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 135 (640), pp.645-662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qj.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of NWP Model Analyses and Radiosonde Humidity Data with GPS Precipitable Water Vapor Estimates during AMMA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Water vapour variability induced by urban/rural surface heterogeneities during convective conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Tarniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009WAF2222239.1⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135, pp.1266-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973874v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Heliophysical Year: GPS Network in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amory-Mazaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Combrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 104 (1-4), pp.263-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11038-008-9273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the late northward propagation of the West African monsoon in summer 2006 in the region of Niger/Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (D9), pp.D09108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JD011159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale overview of the summer monsoon over West Africa during the AMMA field experiment in 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris D. Thorncroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Asencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth J. Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26, pp.2569-2595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/angeo-26-2569-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00388742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of Humidity Bias for Vaisala RS80-A Sondes during the AMMA 2006 Observing Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Agusti-Panareda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (11), pp.PP. 2152-2158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/2008JTECHA1103.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-00362749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">West African Monsoon observed with ground-based GPS receivers during African Monsoon Multidisciplinary Analysis (AMMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (D21), pp.D21105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JD010327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Mean-Gravity Model for GPS Hydrostatic Delay Calibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multiscale analysis of precipitable water vapor over Africa from GPS data and ECMWF analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2006.881725⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.L09705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL028039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00255245v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ground-based GPS precipitable water vapour to independent observations and NWP model reanalyses over Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+                <w:t xml:space="preserve">Airborne observations of the impact of a convective system on the planetary boundary layer thermodynamics and aerosol distribution in the inter-tropical discontinuity region of the West African Monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 133 (629), pp.2011-2027. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.185⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 133 (626), pp.1175-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201145v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal Cycle of Water Vapor as Documented by a Dense GPS Network in a Coastal Area during ESCOMPTE IOP2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of ground-based GPS precipitable water vapour to independent observations and NWP model reanalyses over Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAM2450.1⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133 (629), pp.2011-2027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273624v2</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of precipitable water vapor over Africa from GPS data and ECMWF analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Diurnal Cycle of Water Vapor as Documented by a Dense GPS Network in a Coastal Area during ESCOMPTE IOP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL028039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (2), pp.167-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAM2450.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150346v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne observations of the impact of a convective system on the planetary boundary layer thermodynamics and aerosol distribution in the inter-tropical discontinuity region of the West African Monsoon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the statistics of water vapor mixing ratio determined from Raman lidar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (33), pp.8170-8180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180247v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00253404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the statistics of water vapor mixing ratio determined from Raman lidar measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">An Improved Mean-Gravity Model for GPS Hydrostatic Delay Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2006.881725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00253404v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of precipitable water from ECMWF model analyses with GPS and radiosonde data during the MAP SOP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 131 (612), pp.3013-3036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1256/qj.05.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS water vapour tomography: preliminary results from the ESCOMPTE field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 74, pp.253-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of GPS tomography to investigate water vapor variability during a Mistral//sea breeze event in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.L05808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004GL021907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIRTA, a ground-based atmospheric observatory for cloud and aerosol research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23 (2), pp.253-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/angeo-23-253-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis of a dense GPS network operated during the ESCOMPTE campaign: first results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">GPS water vapor project associated to the ESCOMPTE programme: description and first results of the field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. van Baelen</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Van-Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 29 (2-3), pp.201-211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2004.01.002⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 29 (2-3), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2004.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973870v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS water vapor project associated to the ESCOMPTE programme: description and first results of the field experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Data analysis of a dense GPS network operated during the ESCOMPTE campaign: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Van-Baelen</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 29 (2-3), pp.149-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2004.01.014⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 29 (2-3), pp.201-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2004.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973869v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne IHOP 2002 - Une campagne de mesure de la vapeur d'eau dans la couche limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.38-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/35999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman lidar for external GPS path delay calibration devoted to high accuracy height determination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wide-angle airborne laser range data analysis for relative height determination of ground-based benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Thom</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-7065(02)00008-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (6-7), pp.323-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-002-0250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973866v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-angle airborne laser range data analysis for relative height determination of ground-based benchmarks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Raman lidar for external GPS path delay calibration devoted to high accuracy height determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tarniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Thom</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Thom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-002-0250-0⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (4-5), pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-7065(02)00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973863v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of inhomogeneities in the lower atmosphere on coordinates determined from GPS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tarniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (4-5), pp.323-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s1474-7065(02)00007-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of small-scale atmospheric inhomogeneity on positioning accuracy with GPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Atmospheric modeling in GPS data analysis for high accuracy positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000GL011985⟩</w:t>
+              <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (6-8), pp.373-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973860v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric modeling in GPS data analysis for high accuracy positioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of small-scale atmospheric inhomogeneity on positioning accuracy with GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Doerflinger</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tarniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00069-2⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (11), pp.2289-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000GL011985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03973858v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of external path delay correction techniques for high accuracy height determination with GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tarniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26 (3), pp.165-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00041-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the first aircraft experiment with the wide-angle airborne laser ranging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (1), pp.79-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2000123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilateration with the wide-angle laser ranging system: ranging performance and first ground-based validation experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multilateration with the wide-angle airborne laser ranging system: positioning precision and atmospheric effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.R. Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/36.752190⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (15), pp.3343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.38.003343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973855v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilateration with the wide-angle airborne laser ranging system: positioning precision and atmospheric effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relative positioning precision of the wide-angle airborne laser ranging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.38.003343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (1), pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/1/1/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973851v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative positioning precision of the wide-angle airborne laser ranging system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multilateration with the wide-angle laser ranging system: ranging performance and first ground-based validation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1464-4258/1/1/011⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (2), pp.739-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.752190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03973852v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide-angle airborne laser ranging system for millimetre accuracy subsidence measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of a wide-angle laser ranging system for relative positioning of ground-based benchmarks with millimeter accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Thom</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0150-536x/29/3/022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (7-8), pp.442-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001900050184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973848v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a wide-angle laser ranging system for relative positioning of ground-based benchmarks with millimeter accuracy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A wide-angle airborne laser ranging system for millimetre accuracy subsidence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s001900050184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (3), pp.220-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0150-536x/29/3/022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...3450 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-00142425v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15604,77 +15604,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical method for the attribution of change-points in segmentation of IWV difference time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Ninh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -15728,77 +15728,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of Integrated Water Vapor Measurements from Ground-Based, In-Situ, and Space-Borne Instruments in the Caribbean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15817,808 +15817,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS tomography as part of HyMeX in the frame of HyMeX</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Reprocessed ground-based and ship-borne GPS data for assimilation and validation of the 2nd AROME_WMED HyMeX reanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
+              <w:t xml:space="preserve">7th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517506v1</w:t>
+                <w:t xml:space="preserve">hal-01574669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprocessed ground-based and ship-borne GPS data for assimilation and validation of the 2nd AROME_WMED HyMeX reanalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">GNSS tomography as part of HyMeX in the frame of HyMeX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574669v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Trends of total water vapor column above the Arctic from satellites observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-11989</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. ￼Geophysical Research Abstracts, 18, pp.EGU2016-2314-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01305212v1</w:t>
+                <w:t xml:space="preserve">insu-01304432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends and variability in integrated water vapour from ground-based GPS data and atmospheric models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Total Column Water Vapor Trends from 15 Years of MODIS/NIR above the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-6807</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.H51I-1641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01308789v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01403409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of total water vapor column above the Arctic from satellites observations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Global trends and variability in integrated water vapour from ground-based GPS data and atmospheric models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Claud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lidia Mellul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. ￼Geophysical Research Abstracts, 18, pp.EGU2016-2314-1</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-6807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01304432v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01308789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Column Water Vapor Trends from 15 Years of MODIS/NIR above the Arctic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.H51I-1641</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-11989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01403409v1</w:t>
+                <w:t xml:space="preserve">insu-01305212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16673,90 +16673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale moisture patterns and their link with heavy precipitation events during the HyMeX SOP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keun-Ok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. 2015</w:t>
@@ -16779,402 +16779,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01206953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O total column measurements during the DEMEVAP 2011 campaign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of WRF forecast and regional climate simulations against HyMeX SOP1 measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulaf Alkasm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pazmino</w:t>
+                <w:t xml:space="preserve">J. Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">7th HyMex Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cassis, France. pp.PS3.25, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819454v1</w:t>
+                <w:t xml:space="preserve">insu-01184423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of WRF forecast and regional climate simulations against HyMeX SOP1 measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">Remote sensing of water vapour from the synergy of Raman lidar, GPS and in-situ observations during the DEMEVAP 2011 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th HyMex Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cassis, France. pp.PS3.25, 2013</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01184423v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of water vapour from the synergy of Raman lidar, GPS and in-situ observations during the DEMEVAP 2011 campaign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O total column measurements during the DEMEVAP 2011 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulaf Alkasm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pazmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820479v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17192,64 +17192,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of GNSS Tropospheric Products for Climate Monitoring (Working Group 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pacione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17362,51 +17362,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS: géodésie, météorologie et climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Pierre et Marie Curie - Paris VI, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17495,51 +17495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pierrot Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17849,51 +17849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Piquet-Pellorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18215,51 +18215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916220v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06594-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarosa Quarello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143379" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mears" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5643-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna St&#281;pniak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wielgosz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-022-01261-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Qasmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00561-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Ninh Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12091102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1499-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-55-13-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154234v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Jansen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2407-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2005.04683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9541-2019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052791v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nuret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2657-2019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillamon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09853-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9453-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02957038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Campanelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mascitelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo San&#242;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Di&#233;moz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estell&#233;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-81-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Alraddawi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarkissian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan No&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2949-2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16213-2018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01877894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiro Khodayar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Czajka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caldas&#8208;alvarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Helgert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3402" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Belu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Parker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01730033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8120241" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570838v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2745-2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nuissier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2725" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khodayar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fosser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davolio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2700" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalthoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2600" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shangt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611926006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacione" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2701" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Adler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Handwerker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2545" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guerova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dou&#353;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siebren de Haan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-5385-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahmani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0745-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD021124" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourcy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2777-2013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Mertikas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Argus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.08.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC0K8QVC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Koulali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ouazar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Fadil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.11.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LR2LQRJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751518v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48133" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamar&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009102" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGN7J3VL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beucher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mumba Zilor&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48132" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Fink" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agust&#237;-Panareda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Parker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ngamini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.324" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouniol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.309" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Meynadier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.288" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522606v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013919" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514040v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agust&#237;-Panareda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Ahlgrimm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.662" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00463557v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222244.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roucou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013917" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.473" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448150v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0362-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q9DK56K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pospichal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bou Karam" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#252;nerbein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.435" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01875462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222250.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lacarra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2010.05.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX63S3BG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973876v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agusti-Panareda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222237.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372548v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Turner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.386" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973874v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222239.1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369396v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amory-Mazaudier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combrink" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groves" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-008-9273-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6421615-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388742v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Thorncroft" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Berry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-2569-2008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00362749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agusti-Panareda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECHA1103.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337060v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doerflinger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010327" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255245v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2006.881725" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201145v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.185" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150346v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028039" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180247v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Parker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Taylor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.97" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253404v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138146v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keil" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bouin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.27" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329353v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-253-2005" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973870v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Baelen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.01.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-437X2F25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973869v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van-Baelen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.01.014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKHZS3Q8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093057v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/35999" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973866v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tarniewicz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thom" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(02)00008-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWQ9N8TF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973863v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thom" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-002-0250-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPL079PX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973865v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarniewicz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thom" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-7065(02)00007-4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ7ZWXN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973860v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tarniewicz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011985" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973858v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00069-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFH8Z6K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973861v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasser" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00041-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LMKPF51-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973856v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000123" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PF204ZRH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973855v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pelon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.752190" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973851v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.003343" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/1/1/011" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LLZQ6Q0Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973848v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasser" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0150-536x/29/3/022" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J5HTKHR2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973850v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001900050184" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB0013DN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119230v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Panetier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zus" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374421v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241417v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14481" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209773v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrian Speich" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10322" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560948v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8843" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049885v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legouge" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7518" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062590v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Parracho" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391337v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169971v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170012v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206836v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170019v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206637v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164607v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136705v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723384v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712716v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Peter" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712717v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740464v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pipis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746084v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20338-1_100" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545085v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kobea" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouattara" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinga" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doumbia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788239v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788154v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158933v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332120v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meynadier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139251v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142425v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lascaux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Keil" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014145v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914118v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517506v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Biondi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574669v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305212v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308789v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mellul" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01304432v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403409v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208072v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parracho" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206953v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819454v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaf Alkasm" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184423v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taillefer" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Drobinski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820479v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02290597v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmed" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araszkiewicz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ba&#322;dysz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13901-8_5" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851617v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372813v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Motet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372743v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Joinville" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Baghli" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372695v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Souchon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02373015v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lamy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boucher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02373006v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Julien" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dissard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Panetier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrian Speich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10322" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Jansen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14481" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Fita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8843" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legouge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Parracho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacione" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Klein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schepanski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thom" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20338-1_100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pipis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Meynadier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc-Leballeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amory-Mazaudier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kobea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouattara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doumbia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788154v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roucou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meynadier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lascaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Keil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916220v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06594-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816546v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mears" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5643-2022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarosa Quarello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna St&#281;pniak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wielgosz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-022-01261-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824245v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Qasmi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00561-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1499-2021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-55-13-2021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0081" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Ninh Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12091102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154234v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2407-2021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2005.04683" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillamon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebarbier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09853-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052791v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2657-2019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9541-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9453-2019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Alraddawi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarkissian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan No&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2949-2018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01708999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16213-2018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02957038v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Campanelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Mascitelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo San&#242;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Di&#233;moz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estell&#233;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-81-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01877894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiro Khodayar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Czajka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caldas&#8208;alvarez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Helgert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3402" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Belu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Parker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22069" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01730033v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8120241" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570838v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2745-2017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176029v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Shangt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611926006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khodayar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fosser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davolio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2700" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalthoff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2600" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2701" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973886v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guerova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dou&#353;a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siebren de Haan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-5385-2016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Adler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Handwerker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2545" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nuissier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2725" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2671" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahmani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0745-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973884v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Wang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD021124" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811876v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourcy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2777-2013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973880v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Mertikas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Argus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.08.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC0K8QVC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamar&#237;a-G&#243;mez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009102" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGN7J3VL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Koulali" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ouazar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Fadil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.11.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LR2LQRJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751518v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48133" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beucher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mumba Zilor&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48132" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Parker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H&#246;ller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.323" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572981v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Fink" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agust&#237;-Panareda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Parker" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ngamini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.324" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907364v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouniol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.309" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548132v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.288" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400673v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pospichal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bou Karam" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#252;nerbein" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.435" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013917" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448150v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0362-x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q9DK56K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.473" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00463557v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222244.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01875462v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222250.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755910v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lacarra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2010.05.018" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX63S3BG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013919" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514040v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agust&#237;-Panareda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Ahlgrimm" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.662" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973874v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222239.1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973876v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agusti-Panareda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009WAF2222237.1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Turner" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.386" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406370v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tarniewicz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.446" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369396v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combrink" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groves" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-008-9273-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6421615-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372652v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011159" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388742v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D. Thorncroft" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Berry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-2569-2008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00362749v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agusti-Panareda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECHA1103.1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337060v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doerflinger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010327" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150346v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028039" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180247v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Parker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Taylor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.97" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201145v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.185" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273624v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Drobinski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAM2450.1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253404v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255245v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2006.881725" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138146v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.27" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017445v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021907" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329353v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-253-2005" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973869v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van-Baelen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.01.014" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKHZS3Q8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973870v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Baelen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.01.002" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-437X2F25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093057v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/35999" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973863v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-002-0250-0" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPL079PX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973866v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tarniewicz" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thom" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(02)00008-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWQ9N8TF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973865v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarniewicz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Thom" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-7065(02)00007-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ7ZWXN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973858v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00069-2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFH8Z6K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973860v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tarniewicz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011985" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973861v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasser" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00041-2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LMKPF51-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973856v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000123" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PF204ZRH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973851v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.003343" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973852v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/1/1/011" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LLZQ6Q0Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973855v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pelon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.752190" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973850v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001900050184" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB0013DN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973848v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasser" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0150-536x/29/3/022" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J5HTKHR2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014145v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914118v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574669v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517506v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Biondi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01304432v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403409v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308789v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mellul" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305212v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208072v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parracho" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01206953v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184423v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taillefer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Drobinski" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820479v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819454v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaf Alkasm" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02290597v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmed" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araszkiewicz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ba&#322;dysz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13901-8_5" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851617v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372813v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Motet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372743v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Joinville" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Baghli" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02372695v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Souchon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02373015v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lamy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boucher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02373006v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Julien" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dissard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>