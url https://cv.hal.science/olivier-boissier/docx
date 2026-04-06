--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Boissier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Boissier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2956-0533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084595361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Henri Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES, La Revue des Ingénieurs, Paris - Saint-Etienne - Nancy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 525, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de comportements éthiques multi-valeurs par combinaison d’agents juges symboliques et d’agents apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.41-66. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Autonomous Agents on the Web: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotheus Kampik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kirrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.3507910. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3507910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03592242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roads Disrupt Frugivory and Seed Removal in Tropical Animal-Dispersed Plants in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert-Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, 17 p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.805376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a Hybrid Architecture for Edge Computing in 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giyyarpuram Madhusudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (8), pp.1213 - 1224. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2021.3066579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the rainforest frugivore community are associated with reduced seed removal at the community level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the normative regulation with the constitutive state management in Situated Artificial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026988891900016X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02400562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du comportement moral des agents autonomes et artificiels. Quelles réflexions éthiques au sein des systèmes sociotechniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°36 (3), pp.81-103. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.036.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions in programming multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026988891800005X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02008244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated artificial institutions: stability, consistency, and flexibility in the regulation of agent societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.219-251. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-017-9379-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based approach for personalised and adaptive learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smain Nasr Eddine Bouzenada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Eddine Zarour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of technology enhanced learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2018.092701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01838184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multi-agents résistante aux pics de charge pour améliorer l’acceptabilité des services d’un fournisseur SaaS ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5-6), pp.602-625. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.602-625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l’allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.223-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02303732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique collective dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1-2), pp.71 - 96. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.31.71-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement éthique dans le processus de décision d'un agent BDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (4), pp.471-499. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.31.471-499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01639497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of social influence on trust management within communities of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.251 - 268. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-170361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Flexible Regulation of Crisis Management by means of Situated Artificial Institution, Frontiers of Information Technology & Electronic Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Information Technology &amp; Electronic Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.309-324. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1631/fitee.1500369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement multidimensionnel pour contextualiser les interactions des agents. Application à la simulation du trafic routier urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1-2), pp.81-108. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.30.81-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01378918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution artificielle située pour une aide à la régulation de la gestion de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1-2), pp.185--209. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.30.185-209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERT: Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.280-306. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01139804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système Multi-Agent normatif hybride pour l’interaction mixte : application à la gestion de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dernières avancées en intelligence artificielle, 29 (3-4), pp.453-482. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.29.453-482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Seed Removal and Frugivore Activity as a Tool for Monitoring the Health Status of Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (5), pp.633-641. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context awareness as a Service for Cloud Resource Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume:PP (Issue:99), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2013.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00952986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Places: Multi-Agent based Smart Mobile Virtual Community Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.1024-1042. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-014-0569-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the environment in agreement technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Argente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carrascosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mcburney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 39 (Issue 1), pp 21-38. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-012-9388-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00852169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptiveness and social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 11 (Number 4 / 2013), pp. 315-338. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WIA-130278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms, organizations, and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colombetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Luck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Jules Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Polleres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp 1-10. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888912000367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent oriented programming with JaCaMo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des interactions multi-parties au sein de systèmes multi-agents à l'aide d'organisations normatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VOL 25/5, pp. 653-680. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.653-680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A normative programming language for multi-agent organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-011-9251-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenting multi-agent organisations with organisational artifacts and agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Kitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.369-400. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-009-9084-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Revue d'Intelligence Artificielle (RIA) 24(3):263-266 (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, VOL 24/3, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web service composition as a composition of valid and robust semantic links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume 18 (Issue 01), pp. 1-62. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218843009001975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Modeling Context in a Multi-Agent Systems Architecture for Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiteSeerx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction de données sensibles au sein de systèmes multi-agents hippocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VOL 23 (5-6), pp.621-650. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.23.621-650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing organised multi-agent systems using the MOISE+ model: Programming issues at the system and agent levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent-Oriented Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3/4), pp.370-395. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOSE.2007.016266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating agents in organizations using social commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 150 - special issue on postproceedings of the 1st International Workshop on Coordination and (Issue 3), pp. 73-91. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knights and Dragon - Animating UCB Motes towards Pervasive Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Chioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Design and Process Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Volume 8 (Number 2), pp 75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Alliance: A Negotiation Infrastructure for Virtual Alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihnea Bratu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Decision and Negotiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Volume 12 (Issue 2), pp 127-141. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023020905288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai de définition de critères pour l'étude comparative de plates-formes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (4), pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision des systèmes évolutifs par une société d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vol.16 (n° 8), pp. 1063 - 1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture multi-agent pour l'intégration et la coopération de traitements visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vol.16 (n° 8), pp. 1039 - 1062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Statistical and Data-Driven Models for Anomaly Detection and Quality Control Improvement Based on Heterogeneous Industrial Data in Medical Device Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liseth Pasaguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Early-Career Researchers’ Day of the DATA Programme I-SITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regulation Adaptation Model for Multi-Agent Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA251245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Centric Perspective on Norm Enforcement and Sanctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII. COINE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.79-99, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04987012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on Regulation Adaptation in Multi-Agent Systems: from Agent to Organization Centric and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime S Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop-School on Agents, Environments, and Applications – WESAAC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/wesaac.2025.37527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified View on Regulation Management in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems-International Workshop, COINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05162306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge level support for programming agents to interact in regulated online forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Hafiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII. COINE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.100-112, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Centric Perspective on Norm Enforcement and Sanctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Coordination, Organizations, Institutions, Norms and Ethics for Governance of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Club d'entrepreneurs de l'Ondaine : l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Roche La Molière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04537169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents on the Web 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AJAR: An Argumentation-based Judging Agents Framework for Ethical Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leturc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '23: International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2023, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3545946.3598956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents on the Web (Dagstuhl Seminar 23081) : Executive Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Harth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 23081 Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Online Forum Interactions with Multi-agent System: A Reddit Use Case with the JaCaMo Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Hafiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2023: Advances in Practical Applications of Agents, Multi-Agent Systems, and Cognitive Mimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Guimarães, Portugal. pp.113-124, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37616-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04179613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Hypermedia Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K. Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents on the Web 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Felipe Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents JFSMA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, New York, NY, USA, Apr 2022, Lyon (Virtual), France. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03609556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating Exception Handling in JaCaMo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Practical Applications of Agents, Multi-Agent Systems, and Social Good (PAAMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Salamanque, Spain. pp 341-345, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85739-4_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03360780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Oriented Programming as a Means to Bring Agents on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl-Seminar 21072 : Autonomous Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wadern, Germany. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms and Policies for Agents on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotheus Kampik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kirrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl-Seminar 21072 : Autonomous Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wadern, Germany. pp.88-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Conférence Nationale en Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. p 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03278482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing Responsibilities for Exception Handling in JaCaMo Demonstration Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Multiagent Organizations: Playing with JaCaMo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Engineering Multi-Agent Systems, EMAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03245752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-agent combinant raisonnement et apprentissage pour un comportement éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03278353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent Approach to Combine Reasoning and Learning for an Ethical Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIES '21: AAAI/ACM Conference on AI, Ethics, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Event USA, United States. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461702.3462515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03318195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Harth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl-Seminar 21072 : Autonomous Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wadern, Germany. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Simulation for MAS Programming and Engineering-The JaCaMo-sim Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Croatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Engineering Multi-Agent Systems (EMAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Auckland, New Zealand. pp 42-60, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66534-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02613012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accountability and Responsibility in Multiagent Organizations for Engineering Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international workshop on Engineering Multi-Agent Systems (EMAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. 18p, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51417-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02099474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage adaptatif de comportements éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics-based Cooperation in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Social Simulation Conference (SSC18), August 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34127-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01891871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing interoperability in the Web of Things using Autonomous Agents (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2020 (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la Gestion du Contexte et des Dispositifs IoT dans des Maisons Intelligentes basées sur des Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Felipe Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Business Processes through Accountability and Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02101134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights about user-centric contextual online adaptation of coordinated multi-agent systems in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Felipe Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDP-DL : Une langage pour definir la conception des Linked Data Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Interaction Affordances: On Engineering Autonomous Systems for the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second W3C Workshop on the Web of Things The Open Web to Challenge IoT Fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cyber-Physical System for Semi-autonomous Oil & Gas Drilling Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Tchappi Haman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Naples, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02070569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Scalable Distributed Environments and Organizations for MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02070611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade in Hindsight: The Missing Bridge Between Multi-Agent Systems and the World Wide Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02070625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgentOil: A Multiagent-Based Simulation of the Drilling Process in Oilfields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tolède, Spain. pp.339-343, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94580-4_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02070583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Real-time Mitigation of High Temperature while Drilling using a Multi-agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Real-Time Compliant Multi-Agent Systems, RTcMAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01873393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow for generation of LDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.142-147, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01838364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give Agents Some REST: Hypermedia-driven Agent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAS 2017 : Engineering Multi-Agent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp 125-141, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91899-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01804137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accountability and Responsibility in Agent Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine M May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2018 - The 21st International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01893243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDP-DL: A Language to Define the Design of Linked Data Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Semantic Web Conference ESWC 2018: The Semantic Web </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.33-49, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01838266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of an Institutional Platform for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2017: Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France. pp.313-329, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69131-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01639507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Systems for Personalized QoE-Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Teletraffic Congress (ITC 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Würzburg, Germany. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC-28.2016.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01687106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic & Load-Spike Proof One-to-Many Negotiation to Improve the Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Autonomous Agents and Multiagent Systems. AAMAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération fondée sur l’éthique entre agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre agents autonomes fondée sur l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: An Adaptive QoE-Aware Negotiation Mechanism for SaaS Elasticity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1655-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: QoE-driven cost-aware mechanism for SaaS acceptability rate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.Pages 331-339 </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01575677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Physical Mashups: Autonomous Systems for the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Workshop on the Web of Things (WoT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3199919.3199924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01725520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give Agents Some REST: A Resource-oriented Abstraction Layer for Internet-scale Agent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1502-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01523631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l'allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive One-to-many Negotiation to Improve The Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-22, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71682-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation «one-to-many» adaptative pour améliorer l'acceptabilité des services d'un fournisseur SaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart City Artifacts Web Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web - ESWC 2016 Satellite Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Heraklion, Greece. p172-177, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47602-5_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01339122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Based Ethical Asset Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Ethics in the Design of Intelligent Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01357603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling User Expectations & Satisfaction for SaaS Applications Using Multi-agent Negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Omaha, United States. p. 399-406, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2016.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Regulative and Constitutive Dimensions in Situated Artificial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference, EUMAS 2015, and Third International Conference, AT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Athènes, Greece. pp 318-334, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33509-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Judgment of Agents’ Behaviors in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems International Conference (AAMAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01317409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Plans and Human Response Using a Normative Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01339079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Systems for Personalized QoE-Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCMAN 2016 - Fourth International IEEE Workshop on Quality of Experience Centric Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia-driven Socio-technical Networks for Goal-driven Discovery in the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Web of Things (WoT) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01440260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Decentralized Composition of Service Mashups for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Internet of Things (IoT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2991561.2991573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01399895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’éthique collective pour les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based Adaptation of Context Provisioning in AmI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ambient Intelligence (ISAmI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.33-43, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19695-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire multi-agent de contexte pour les applications d’intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Ubiquitous Web: A Model for Socio-technical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE/WIC/ACM Web Intelligence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution artificielle située pour une aide à la régulation dans le cadre de la gestion de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Self-organization and Reorganization to Adapt M2M Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IEEE International Conference on Self-Adaptive and Self-Organizing Systems (SASO'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent based Context Provisioning Deployment in AmI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.225-239, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Physical to Virtual: Widening the Perspective on Multi-Agent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carrascosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Klügl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop, E4MAS 2014 - 10 Years Later</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp 133-146, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23850-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01241232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1801-1802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de l'éthique collective pour les systèmes multi-agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-forme Intelligence Artificielle 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01186349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiagent Approach to Personalization and Assistance to Multiple Persons in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops at the Twenty-Eighth AAAI Conference on Artificial Intelligence (AAAI-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01052966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agent normatif pour la collaboration et l'interaction mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Francophones des Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2014. Systèmes Multi-Agents. Principe de Parcimonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01081326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une négociation multi-partite pour une gestion élastique des applications hébergées dans un cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Fracophones Systèmes Multi-Agent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning System Based on Learner Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smain Nasr-Eddine Bouzenada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Eddine Zarour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2014, 6th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre tangible des normes de collaboration par un système multi-agent normatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agent enabled Context Management Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Interoperable Socio-technical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNASC 2014 : 16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Computer Science, West University of Timisoara, Romania; Research Institute for Symbolic Computation, Johannes Kepler University, Linz, Austria; Research Institute e-Austria, Timisoara, Romania, Sep 2014, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01082423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror Worlds as Agent Societies Situated in Mixed Reality Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tummolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2014) : The 17th International Workshop on Coordination, Organisations, Institutions and Norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. AAMAS2014-W22/p16, 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00989667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Pervasive and Context-Aware Middleware (PerCAM 2013) in conjunction with Fourth International Joint Conference on Ambient Intelligence (AmI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dublin, Ireland. pp 217-229, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04406-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the social web of things: position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ACM conference on Pervasive and ubiquitous computing adjunct publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.Pages 1535-1544, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494091.2497587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Negotiation for User-Centric Elasticity Management in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Intelligent Techniques and Architectures for Autonomic Clouds (ITAAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00952987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Oriented Programming and Intelligent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Control Systems and Computer Science (CSCS), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bucharest, Romania. pp 457 - 464, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCS.2013.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00850164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Agreement Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Argente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carrascosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mcburney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT 2012, Agreement Technologies, First International Conference on Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. p. 260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart places: multi-agent based virtual community management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI&amp;C '12 : 4th International Workshop on Web Intelligence &amp; Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2189736.2189740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00693427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JaCaMo-Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.161-168, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Multi-Agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. pp.205-220, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34799-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Oriented Reorganisation within the JaCaMo infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Infrastructures and tools for multiagent systems: ITMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. p 135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Semantic Web technologies and Multi-Agent Systems: a Semantic Description of Multi-Agent Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-M Ad Alina Zarafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT 2012, Agreement Technologies, First International Conference on Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. p. 296-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Based Trust Management System for Multi-Agent Based Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.217-223, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent based governance model for machine-to-machine networks in a smart parking management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies ('ICC'12 WS - SaCoNet-III')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp. 6468-6472, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive and Socially-Compliant Trust Management System for Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Symposium On Applied Computing (SAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the JaCaMo framework for realising an adaptive room governance application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGERE! (Actors and aGEnts REloaded) Programming Systems, Languages, and Applications based on Actors, Agents, and Decentralized Control workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New York, United States. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2095050.2095088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Compliance in Trust Management within Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Web Intelligence and Communities (WI&amp;C'11) at the International Conferences on Web Intelligence and Intelligent Agent Technology (WI-IAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. p. 322-325, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la confiance et intégration des exigences sociales au sein de communautés virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and selection of web services fragments for re-composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Bouhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Mehandjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Service-Oriented Computing and Applications (SOCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Perth, Australia. p 511 - 518, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCA.2010.5707178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation multi-agent pour la gouvernance de systèmes Machine-to-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling multi-party interaction within normative multi-agent organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-Agent Logics, Languages, and Organisations Federated Workshops 2010 (MALLOW-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an adaptive trust policy model for open and decentralized virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Organizations: a Unifying Perspective in Programming Agents, Organizations and Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-Agent Logics, Languages, and Organisations Federated Workshops 2010 (MALLOW-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des modes d'interaction au sein d'organisations multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Madhia, Tunisie. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Open Systems with Agents, Environments and Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOA 2010 11° Workshop nazionale "Dagli Oggetti agli Agenti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rimini, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Order in Hippocratic MultiAgent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA/AIE 2010 - International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cordoba, Spain. pp.367-376, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13025-0_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganisation and Self-organisation in Multi-Agent Systems (OrgMod 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Organizational Modeling (OrgMod 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying Organisations in Multi-agent Work Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp. 511-518, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy preserving in a decentralized calendar management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Spain. pp.529-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying Organisations in Multi-AgentWork Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milano, Italy. p 511 - 518, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation et auto-organisation dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenting Multi-Agent Organisations with Artifacts to Support Reputation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HiMAS: a Model for Privacy Preserving Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Trust in Agent Societies" at the International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d'organisations multi-agents avec des artefacts organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Kitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction de Données Sensibles au sein d'un Système Multi-Agents Hippocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.xxx-yyy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration of Organizational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa A. F. Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Agent Oriented Software Engineering (AOSE 2008) at AAMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena for a logic of trust and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ben-Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Normative Multiagent Systems (NorMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg. pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation implicite d'une organisation multiagent via l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocratic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spain. pp.301-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenting Multi-Agent Organisations with Reputation Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms (COIN@AAAI), held with AAAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chicago, United States. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Data Transactions in Hippocratic Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Engineering Societies in the Agents World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Etienne, France. pp.85-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational artifacts and agents for open multi-agent organisations : &amp;quot;Giving the power back to the agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Workshop on Multi-agent Systems (EUMAS 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normative Multi-Agent Organizations: Modeling, Support and Control, Draft Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normative Multi-agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Germany. pp.07122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational artifacts and agents for open multi-agent organisations: &amp;quot;Giving the power back to the agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Kitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Coordination, Organization, Institutions and Norms in agent systems (COIN@MALLOW 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes normatifs comme outils de protection de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier "Intelligence Artificielle et Web Intelligence" associé à la plate-forme AFIA (IAWI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational modeling dimensions in multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Agent Organizations: Models and Simulations (AOMS@IJCAI-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMA hippocratiques : gestion de la sphère privée au sein des SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Intelligence Artificielle et Web Intelligence à la Plateforme AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et infrastructure d'organisation multi-agent normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khadraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Modèles de Comportements - JFSMA 07 - Quinzièmes Journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. p 97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent Based Support For Electronic Contracting In Virtual Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khadraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Symposium on Information Control Problems in Manufacturing (INCOM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp. 435-440ISBN : 978-0-08-044654-7, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling an Interactive Game With a Multi-agent Based Normative Organizational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organization, Institutions and Norms in multiagent systems workshop (COIN) at the 17th European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational Modeling Dimensions in Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Iberoamerican Workshop on Multi-Agent Systems (IBERAGENTS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Ribeirao Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Organization in MAS: A Comparison of Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Software Engineering for Agent-oriented Systems (SEAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-MOISE+: A middleware for developing organised multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Organizations in Multi-Agent Systems, from Organizations to Organization Oriented Programming in MAS (OOOP'2005) AAMAS05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoiseInst: An Organizational Model for Specifying Rights and Duties of Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Workshop on Multi-Agent Systems (EUMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brussels, Belgium. p 484-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trust Model for the Reliability of Agent Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Trust in Agent Societies (AAMAS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying E-Alliance contract dynamics through the MOISE+ reorganisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Encontro Nacional de Inteligência Artificial (ENIA'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Leopoldo, Brazil. pp.434-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Context in an Agent Architecture for Context-Based Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context Representation and Reasoning (CRR'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et Représentation du Contexte pour des Agents Sensibles au Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones Mobilité et Ubiquité 2005 (UbiMob'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Sharing on How to Recognize and Use Context to Make Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Context Modeling and Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Context in a Multi-Agent System for Context-Based Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ambient Intelligence (AAMAS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOISE_Inst: An Organizational Model for Specifying Rights and Duties of Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Coordination and Organisation (CoOrg 2005) affiliated with the 7th International Conference on Coordination Models and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Modeling Context in a Multi-Agent Systems Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Managing and Reasoning on Context (MRC 05), in conjunction with IJCAI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Context-Awareness Using Multi-Agent Systems in Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium - CONTEXT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-Based Architecture for Learning How to Make Contextualized Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop In Managing Context Information in Mobile and Pervasive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Ayia Napa, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialectics between an Individual and His Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castelfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tummolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roles, An Interdisciplinary Perspective - AAAI Fall Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Arlington, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'agent sensible au contexte pour la prise de décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones Mobilité et Ubiquité 2005 (UbiMob'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is context and how can an agent learn to find and use it when making decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Central and Eastern European conference on Multi-Agent Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp. 112-121, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-agent organization description language to describe contract dynamics in virtual enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Compiegne, France. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2005.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization Oriented Programming in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et pouvoir social. Vers une formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Castelfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 04 - Douxièmes journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp 195-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Organisational Model for E-Contracting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Porto, Portugal. pp. 489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming a secure e-commerce application into a multiagent based solution for e-contracting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Agents, Web Technologies and Internet Commerce (IAWTIC'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using social power to enable agents to reason about being part of a group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop, ESAW 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract Model for Agent Mediated Electronic Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multiagent Systems - Volume 3 (AAMAS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New York, United States. pp.1454-1455, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.10196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to learn to interact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international joint conference on Autonomous agents and multiagent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, New York, United States. pp. 1072-1073, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/860575.860801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05030307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to learn to interact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international joint conference on Autonomous agents and multiagent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, New York, United States. pp. 1072-1073, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/860575.860801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Platforms on Smart Devices: Dream or Reality ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Smart Object Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating autonomous smart devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Brouchoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Smart Object Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Definition Of Trust and its Application to Openness in MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation in Multi-Agent Systems : AAMAS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de protocoles d'interaction dans un système multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur l'Extraction et la Gestion des Connaissances No3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp. 357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie dans les systèmes multi-agents. essai de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Hammamet, Tunisie. pp 191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knights and Dragon -- Agentifying Smart Tags for Context Aware Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Chioiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEGRATED DESIGN PROCESS TECHNOLOGY 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification structurelle, fonctionnelle et déontique d'organisations dans les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFIADSMA'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lille, France. pp. 205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Alliance: a software infrastructure for concurrent inter-organisational alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihnea Bratu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Concurrent Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cranfield, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOISE+: towards a structural, functional, and deontic model for MAS organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international joint conference on Autonomous agents and multiagent systems : AAMAS '02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologne, Italy. pp. 501-502, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/544741.544858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Temporal Organizational Structure Language for Dynamic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Autonomous Agents in a Multi-Agent World 10th European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Annecy, France. pp. 219--234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Social Reasoning in Dynamic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Boston, United States. pp. 23 - 30, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMAS.2000.858427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau paradigme de programmation : les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Régionales de la Recherche, Région Rhône Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation au sein d'un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemagreph, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents : approche AEIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, Université Claude Bernard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents : approche AEIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire laboratoire Eurise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOISE : , un modèle organisationnel pour la conception de systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOT'98 - International Workshop on Computational and Mathematical Organization Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Saint-Gilles, France. pp. 105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture AEIO d'un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire d'informatique de l'université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes multi-agents pour l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires : Colloque SMAGET, Clermont-Ferrand (FRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of MultiAgent Systems' Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOT'98 - International Workshop on Computational and Mathematical Organization Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-agent system for the supervision of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Autonomous Decentralized Systems, ISADS 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Berlin, Germany. pp. 9 - 16, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISADS.1997.590598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVI: a multi-agent system for visual integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems, MFI '94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Las Vegas, United States. pp.731-738, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MFI.1994.398382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et Implémentation de Protocoles de Communication en Univers Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Populaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Francophones sur l’IAD et les SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation Management in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche 2025 de l’École Doctorale SIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Horizon Europe ENFIELD « European Lighthouse to Manifest Trustworthy and Green AI »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04292135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a Social Dimension to the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques SEmba 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saint Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01082444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Oriented Programming: Programming Multi-Agent Systems Using JaCaMo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, pp.264, 2020, 0262044579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02934235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet; Gregory and Lorini; Emiliano and Boissier; Olivier. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 32 (4 Juillet-Août 2018), pp.1-136, 2018, RSTI : Revue d'Intelligence Artificielle, série RIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Coordination Frameworks for Social Technical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huib Aldewereld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Padget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huib Aldewereld, Olivier Boissier, Virginia Dignum, Pablo Noriega, Julian Padget. Springer International Publishing, 30, 2016, Law, Governance and Technology Series, 978-3-319-33568-1. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33570-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01355372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes et intelligence Artificielle (Revue d'intelligence artificielle, vol. 27, n°1, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, Lavoisier, pp.144, 2013, 978-2-7462-4562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Multi-Agents Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 216p, 2012, 978-3-642-31914-3. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31915-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS 2011 IEEE/WIC/ACM International Conference on Web Intelligence -- WI 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Benatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Papazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://ieeexplore.ieee.org, 514p., 2011, 978-1-4577-1373-6. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS 2011 IEEE/WIC/ACM International Conference on Intelligent Agent Technology -- IAT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbing Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://ieeexplore.ieee.org, 450 p., 2011, 978-1-4577-1373-6. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Agent Systems IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 267 p, 2009, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00443-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination, Organization, Institutions and Norms in Agent Systems II, AAMAS 2006 and ECAI 2006 International Workshops, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vázquez-Salceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Noriega, J. Vasquez-Salceda, G. Boella, O. Boissier, V. Dignum, N. Fornara, E. Matson. Springer, 376 p, 2007, Lecture Notes in Computer Science - Artificial Intelligence, Vol. 4386, 978-3-540-74457-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Lindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 259 p, 2006, 978-3-540-35173-3. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11775331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yggdrasil: An Artifact-Based Framework for Hypermedia Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Castellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Vachtsevanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents and Multi-Agent Systems Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.181-207, 2026, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01082-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm-aware and Norm-oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chopra; L. van der Torre; H. Verhagen; S. Villata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Normative Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-248, 2018, 978-1-84890-285-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04002603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frameworks Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huib Aldewereld, Olivier Boissier, Virginia Dignum, Pablo Noriega, Julian Padget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Coordination Frameworks for Social Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp 213-228, 2016, Law, Governance and Technology Series, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33570-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01355361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JaCaMo Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huib Aldewereld, Olivier Boissier, Virginia Dignum, Pablo Noriega, Julian Padget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Coordination Frameworks for Social Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp 125-151, 2016, Law, Governance and Technology Series, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33570-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01355340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror Worlds as Agent Societies Situated in Mixed Reality Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tummolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aditya Ghose, Nir Oren, Pankaj Telang, John Thangarajah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9372, Springer, pp 197-212, 2015, Lecture Notes in Computer Science, 978-3-319-25419-7. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25420-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated Regulation on a Crisis Management Collaboration Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevin Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Demazeau, Keith S. Decker, Javier Bajo Pérez, Fernando de la Prieta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Practical Applications of Agents, Multi-Agent Systems, and Sustainability: The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9086, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 267-270, 2015, 13th International Conference, PAAMS 2015, Salamanca, Spain, June 3-4, 2015, Proceedings, 978-3-319-18943-7. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01155116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Constitutive Dynamics to Situated Artificial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Pereira; Penousal Machado; Ernesto Costa; Amílcar Cardoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Artificial Intelligence : 17th Portuguese Conference on Artificial Intelligence, EPIA 2015, Coimbra, Portugal, September 8-11, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9273, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 624-637, 2015, Lecture Notes in Computer Science, 978-3-319-23484-7. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23485-4_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01202630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated Artificial Institution to Support Advanced Regulation in the Field of Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevin Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Demazeau, Keith S. Decker, Javier Bajo Pérez, Fernando de la Prieta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Practical Applications of Agents, Multi-Agent Systems, and Sustainability: The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9086, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 66-79, 2015, 13th International Conference, PAAMS 2015, Salamanca, Spain, June 3-4, 2015, Proceedings, 978-3-319-18943-7. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01155106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Model for Situated Artificial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nils Bulling, Leendert van der Torre, Serena Villata, Wojtek Jamroga, Wamberto Vasconcelos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logic in Multi-Agent Systems : 15th International Workshop, CLIMA XV, Prague, Czech Republic, August 18-19, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp 35-51, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09764-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01055256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Elasticity Management Solutions in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Zaigham Mahmood. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continued Rise of the Cloud:Advances and Trends in Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp 235-263, 2014, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6452-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00952990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Agent Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Argente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Esparcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Görmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristi Kirikal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sascha Ossowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp 253-275, 2013, Law, Governance and Technology Series, 978-94-007-5582-6. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5583-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00852153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational Reasoning Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Birna van Riemsdijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sascha Ossowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp 309-320, 2013, Law, Governance and Technology Series, 978-94-007-5582-6. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5583-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00852111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation and Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sascha Ossowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp 479-484, 2013, Law, Governance and Technology Series, 978-94-007-5582-6. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5583-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00852160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Multi-party Interaction within Normative Multi-agent Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Vos, Marina; Fornara, Nicoletta; Pitt, Jeremy; Vouros, George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.357-376, 2011, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21268-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00642728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Organisation Oriented Programming to Multi-agent Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klügl, Franziska; Ossowski, Sascha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent System Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, 2011, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24603-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00642712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent Organizational Framework for Coevolutionary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jensen, Kurt; Donatelli, Susanna; Koutny, Maciej. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Petri Nets and Other Models of Concurrency IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.199-224, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18222-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00642758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Architecture for Organizational Interoperability in Open Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Padget, Julian; Artikis, Alexander; Vasconcelos, Wamberto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Agent Systems V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.102-113, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14962-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Normative Organisation Programming Language for Organisation Management Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Padget, Julian; Artikis, Alexander; Vasconcelos, Wamberto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Agent Systems V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.114-129, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14962-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Organisation Specification to Normative Programming in Multi-Agent Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dix, Jürgen; Leite, João; Governatori, Guido; Jamroga, Wojtek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logic in Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.117-134, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14977-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization Nesting in a Multi-agent Application for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazeau, Yves; Dignum, Frank; Corchado, Juan; Pérez, Javier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Practical Applications of Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.259-268, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12384-9_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Mobile Awareness from Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramaparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Context-Aware Web Services: Methods, Architectures, and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.558 Pages, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Preservation in a Decentralized Calendar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazeau, Yves : Pavón, Juan : Corchado, Juan : Bajo, Javier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.529-537, 2009, Advances in Intelligent and Soft Computing, 978-3-642-00486-5. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00487-2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenting Multi-agent Organisations with Artifacts to Support Reputation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hübner, Jomi : Matson, Eric : Boissier, Olivier : Dignum, Virginia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Agent Systems IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, p 96 - 110, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00443-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration of Organizational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa A. F. Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Software Engineering IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.1-15, 2009, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01338-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Data Transaction in Hippocratic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikis, Alexander; Picard, Gauthier; Vercouter, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.85-101, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02562-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Organisations in MAS Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braubach, Lars; van der Hoek, Wiebe; Petta, Paolo; Pokahr, Alexander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent System Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.115-127, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04143-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Dimensions for Agent Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginia Dignum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Multi-Agent Systems : Semantics and Dynamics of Organizational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 p., 2009, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-256-5.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational artifacts and agents for open multi-agent organisations: &amp;quot;giving the power back to the agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Kitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime Sichman, P. Noriega, J. Padget, and Sascha Ossowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.171-186, 2008, Lecture Notes in Computer Science, Vol. 4870, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79003-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling an Interactive Game with a Multi-agent Based Normative Organisational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems II: AAMAS 2006 and ECAI 2006 International Workshops, COIN 2006 Hakodate, Japan, May 9, 2006 Riva del Garda, Italy, August 28, 2006. Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4386, Springer-Verlag Berlin, Heidelberg, pp.86-100, 2007, Lecture Notes In Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization oriented programming from closed to open organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregory O'Hare, Michael O'Grady, Oguz Dikenelli, and Alessandro Ricci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.86-105, 2007, Lecture Notes in Computer Science, Vol. 4457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Making Contextualized Decisions : How to Do What You Can, with What You Have, Where You Are</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roth-Berghofer, Thomas: Schulz, Stefan: Leake, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Retrieval of Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.62-85, 2006, Lecture Notes in Computer Science, Vol. 3946, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11740674_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using social power to enable agents to reason about being part of a group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M-P. Gleizes, A. Omicini, F. Zambonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp. 898, 2005, Lecture Notes in Computer Science, Vol. 3451, 978-3-540-27330-1. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafo, a Multi-agent Framework for Decomposable Functions Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khosla, Rajiv : Howlett, Robert : Jain, Lakhmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, p 906 - 906, 2005, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11554028_87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is Context and How Can an Agent Learn to Find and Use it When Making Decisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pechoucek, Michal ; Petta, Paolo ; Varga, Laszlo Zsolt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.112-121, 2005, Lecture Notes in Computer Science, Vol. 3690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the moise+ for a cooperative framework of multi-agent system's reorganisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bazzan, Ana; Labidi, Sofiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence - SBIA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 506-515, 2004, Lecture Notes in Computer Science, 978-3-540-23237-7. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-28645-5_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des Systèmes et des Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Français des Techniques Avancées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents / Observatoire français des techniques avancées, ARAGO 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diffusion Editions TEC &amp; DOC, pp 25-54, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy in Multi-agent Systems: A Classification Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nickles, Matthias; Rovatsos, Michael; Weiss, Gerhard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents and Computational Autonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 59 -70, 2004, Lecture Notes in Computer Science, 978-3-540-22477-8. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25928-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and Requirements of Using Multi-agent Systems on Smart Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kosch, Harald; Böszörményi, László; Hellwagner, Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2003 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 1091 - 1098, 2003, Lecture Notes in Computer Science, 978-3-540-40788-1. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45209-6_147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation Mining in Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marík, Vladimír; Pechoucek, Michal; Müller, Jörg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg; Springer Berlin Heidelberg, pp 1068 - 1068, 2003, Lecture Notes in Computer Science, 978-3-540-40450-7. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45023-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Infrastructure for Negotiation within Inter-organisational Alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihnea Bratu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Padget, Julian Editor: Shehory, Onn; Parkes, David; Sadeh, Norman; Walsh, William. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Mediated Electronic Commerce IV. Designing Mechanisms and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 379 - 395, 2002, Lecture Notes in Computer Science, 978-3-540-00327-4. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36378-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MANDIAU René, GRISLIN-LE STRUGEON Emmanuelle, PÉNINOU André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp. 133-166, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for the Structural, Functional, and Deontic Specification of Organizations in Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bittencourt, Guilherme; Ramalho, Geber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 439 - 448, 2002, Lecture Notes in Computer Science, 978-3-540-00124-9. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36127-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et architectures d'agents Systèmes Multi-Agents Principes et architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRIOT Jean-Pierre, DEMAZEAU Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes et architecture des systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, 2001, Informatique et systèmes d'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOISE: An Organizational Model for Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monard, Maria; Sichman, Jaime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 379 - 395, 2000, Lecture Notes in Computer Science, 978-3-540-41276-2. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44399-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Agent Communication Language for Dynamic Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garijo, Francisco; Boman, Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 115 - 127, 1999, Lecture Notes in Computer Science, 978-3-540-66281-5. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48437-X_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence Relations Between Roles in a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sichman, Jaime; Conte, Rosaria; Gilbert, Nigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Agent-Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 19 - 30, 1998, Lecture Notes in Computer Science, 978-3-540-65476-6. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10692956_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets chauds et objets froids au coeur des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lesclesdedemain.lemonde.fr/sante/objets-chauds-et-objets-froids-au-coeur-des-tic_a-11-2660.ht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive reinforcement learning of multi-agent ethically-aligned behaviours: the QSOM and QDSOM algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-SMASH: Q-Learning-based Self-Adaptation of Human-Centered Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Felipe Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMASH: a Semantic-enabled Multi-agent Approach for Self-adaptation of Human-centered IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Felipe Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03251346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Berreby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR8177 - CNRS EHESS); École des Mines de Saint-Étienne (Institut Mines-Télécom); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI); The French Aerospace Lab [Palaiseau] - Office National d'Etudes et de Recherches Aérospatiales (Ministère de la Défense, France); Groupe de Recherche en Informatique, Image, Automatique et Instrumentation de Caen (ENSICAEN - CNRS : UMR6072 - Université de Caen Basse-Normandie ); Systèmes réseaux, cybersécurité et droit du numérique (IMT Atlantique – dept. SRCD Cesson-Sévigné, France); Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2018, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Multi-Agent de gouvernance de réseau Machine-to-Machine pour la gestion intelligente de place de parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Management within Virtual Communities: Adaptive and Socially-Compliant Trust Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Making Contextualized Decisions : How to Do What You Can, with What You Have, Where You Are</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining agent organizations using social commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-alliance, rapport de 3ème année programme thématique région rhône alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Alloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-alliance, rapport de 2ème année programme thématique région rhône alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Alloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-alliance, rapport de 1ère année programme thématique région rhône alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Alloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visio-conférence et partages d'applications, rapport contrat d'objectif financé par la Région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion industrielle plus agile grâce aux systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions dans les systèmes multi-agents, rapport jacques cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLASMA : plate-forme de développement de systèmes multi-agents, rapport scientifique, projet Emergence financé par la Région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème du contrôle dans un système intégré de vision : utilisation d'un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId716"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Boissier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Boissier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2956-0533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084595361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Henri Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES, La Revue des Ingénieurs, Paris - Saint-Etienne - Nancy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 525, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de comportements éthiques multi-valeurs par combinaison d’agents juges symboliques et d’agents apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.41-66. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Autonomous Agents on the Web: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotheus Kampik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kirrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.3507910. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3507910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03592242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roads Disrupt Frugivory and Seed Removal in Tropical Animal-Dispersed Plants in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ducrettet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert-Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, 17 p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.805376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a Hybrid Architecture for Edge Computing in 5G and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giyyarpuram Madhusudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (8), pp.1213 - 1224. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2021.3066579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the rainforest frugivore community are associated with reduced seed removal at the community level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the normative regulation with the constitutive state management in Situated Artificial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026988891900016X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02400562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions in programming multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026988891800005X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02008244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du comportement moral des agents autonomes et artificiels. Quelles réflexions éthiques au sein des systèmes sociotechniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°36 (3), pp.81-103. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.036.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02345307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated artificial institutions: stability, consistency, and flexibility in the regulation of agent societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.219-251. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-017-9379-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based approach for personalised and adaptive learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smain Nasr Eddine Bouzenada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Eddine Zarour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of technology enhanced learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2018.092701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01838184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multi-agents résistante aux pics de charge pour améliorer l’acceptabilité des services d’un fournisseur SaaS ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5-6), pp.602-625. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.602-625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l’allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.223-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02303732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique collective dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1-2), pp.71 - 96. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.31.71-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01638372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement éthique dans le processus de décision d'un agent BDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (4), pp.471-499. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.31.471-499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01639497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of social influence on trust management within communities of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.251 - 268. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-170361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement multidimensionnel pour contextualiser les interactions des agents. Application à la simulation du trafic routier urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1-2), pp.81-108. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.30.81-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01378918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Flexible Regulation of Crisis Management by means of Situated Artificial Institution, Frontiers of Information Technology & Electronic Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Information Technology &amp; Electronic Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.309-324. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1631/fitee.1500369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution artificielle située pour une aide à la régulation de la gestion de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1-2), pp.185--209. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.30.185-209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERT: Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.280-306. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01139804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système Multi-Agent normatif hybride pour l’interaction mixte : application à la gestion de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dernières avancées en intelligence artificielle, 29 (3-4), pp.453-482. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.29.453-482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context awareness as a Service for Cloud Resource Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume:PP (Issue:99), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2013.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00952986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Assessment of Seed Removal and Frugivore Activity as a Tool for Monitoring the Health Status of Tropical Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Bouiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (5), pp.633-641. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/btp.12134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02151173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Places: Multi-Agent based Smart Mobile Virtual Community Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.1024-1042. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-014-0569-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the environment in agreement technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Argente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carrascosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mcburney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 39 (Issue 1), pp 21-38. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-012-9388-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00852169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptiveness and social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 11 (Number 4 / 2013), pp. 315-338. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WIA-130278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms, organizations, and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colombetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Luck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Jules Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Polleres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp 1-10. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888912000367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des interactions multi-parties au sein de systèmes multi-agents à l'aide d'organisations normatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VOL 25/5, pp. 653-680. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.653-680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent oriented programming with JaCaMo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A normative programming language for multi-agent organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-011-9251-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenting multi-agent organisations with organisational artifacts and agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Kitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.369-400. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-009-9084-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Revue d'Intelligence Artificielle (RIA) 24(3):263-266 (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, VOL 24/3, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web service composition as a composition of valid and robust semantic links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume 18 (Issue 01), pp. 1-62. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218843009001975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Modeling Context in a Multi-Agent Systems Architecture for Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiteSeerx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction de données sensibles au sein de systèmes multi-agents hippocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VOL 23 (5-6), pp.621-650. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.23.621-650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing organised multi-agent systems using the MOISE+ model: Programming issues at the system and agent levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent-Oriented Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3/4), pp.370-395. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOSE.2007.016266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating agents in organizations using social commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 150 - special issue on postproceedings of the 1st International Workshop on Coordination and (Issue 3), pp. 73-91. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knights and Dragon - Animating UCB Motes towards Pervasive Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Chioiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Design and Process Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Volume 8 (Number 2), pp 75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Alliance: A Negotiation Infrastructure for Virtual Alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihnea Bratu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Decision and Negotiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Volume 12 (Issue 2), pp 127-141. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023020905288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai de définition de critères pour l'étude comparative de plates-formes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (4), pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision des systèmes évolutifs par une société d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vol.16 (n° 8), pp. 1063 - 1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture multi-agent pour l'intégration et la coopération de traitements visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vol.16 (n° 8), pp. 1039 - 1062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Statistical and Data-Driven Models for Anomaly Detection and Quality Control Improvement Based on Heterogeneous Industrial Data in Medical Device Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liseth Pasaguayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Early-Career Researchers’ Day of the DATA Programme I-SITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Centric Perspective on Norm Enforcement and Sanctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII. COINE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.79-99, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04987012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on Regulation Adaptation in Multi-Agent Systems: from Agent to Organization Centric and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime S Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Workshop-School on Agents, Environments, and Applications – WESAAC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/wesaac.2025.37527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified View on Regulation Management in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems-International Workshop, COINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05162306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regulation Adaptation Model for Multi-Agent Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA251245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge level support for programming agents to interact in regulated online forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Hafiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, Norms, and Ethics for Governance of Multi-Agent Systems XVII. COINE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.100-112, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82039-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Centric Perspective on Norm Enforcement and Sanctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Coordination, Organizations, Institutions, Norms and Ethics for Governance of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Club d'entrepreneurs de l'Ondaine : l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Roche La Molière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04537169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents on the Web 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AJAR: An Argumentation-based Judging Agents Framework for Ethical Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Leturc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '23: International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2023, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3545946.3598956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents on the Web (Dagstuhl Seminar 23081) : Executive Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Harth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 23081 Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Hypermedia Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit K. Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents on the Web 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Online Forum Interactions with Multi-agent System: A Reddit Use Case with the JaCaMo Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Hafiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2023: Advances in Practical Applications of Agents, Multi-Agent Systems, and Cognitive Mimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Guimarães, Portugal. pp.113-124, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37616-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04179613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Felipe Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents JFSMA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedea: A Framework for Web (of Things) Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charpenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '22: Companion Proceedings of the Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, New York, NY, USA, Apr 2022, Lyon (Virtual), France. pp.176-179, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487553.3524243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03609556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Multiagent Organizations: Playing with JaCaMo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Engineering Multi-Agent Systems, EMAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03245752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating Exception Handling in JaCaMo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Practical Applications of Agents, Multi-Agent Systems, and Social Good (PAAMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Salamanque, Spain. pp 341-345, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85739-4_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03360780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Oriented Programming as a Means to Bring Agents on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl-Seminar 21072 : Autonomous Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wadern, Germany. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms and Policies for Agents on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotheus Kampik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kirrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl-Seminar 21072 : Autonomous Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wadern, Germany. pp.88-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Conférence Nationale en Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. p 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03278482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing Responsibilities for Exception Handling in JaCaMo Demonstration Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-agent combinant raisonnement et apprentissage pour un comportement éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03278353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Harth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl-Seminar 21072 : Autonomous Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wadern, Germany. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent Approach to Combine Reasoning and Learning for an Ethical Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIES '21: AAAI/ACM Conference on AI, Ethics, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Event USA, United States. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461702.3462515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03318195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Simulation for MAS Programming and Engineering-The JaCaMo-sim Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Croatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Engineering Multi-Agent Systems (EMAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Auckland, New Zealand. pp 42-60, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66534-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02613012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accountability and Responsibility in Multiagent Organizations for Engineering Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international workshop on Engineering Multi-Agent Systems (EMAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. 18p, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51417-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02099474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage adaptatif de comportements éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics-based Cooperation in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Social Simulation Conference (SSC18), August 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34127-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01891871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing interoperability in the Web of Things using Autonomous Agents (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2020 (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02890165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la Gestion du Contexte et des Dispositifs IoT dans des Maisons Intelligentes basées sur des Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Felipe Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Interaction Affordances: On Engineering Autonomous Systems for the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second W3C Workshop on the Web of Things The Open Web to Challenge IoT Fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Business Processes through Accountability and Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02101134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDP-DL : Une langage pour definir la conception des Linked Data Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights about user-centric contextual online adaptation of coordinated multi-agent systems in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Felipe Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cyber-Physical System for Semi-autonomous Oil & Gas Drilling Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Tchappi Haman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Naples, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02070569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Scalable Distributed Environments and Organizations for MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02070611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade in Hindsight: The Missing Bridge Between Multi-Agent Systems and the World Wide Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02070625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow for generation of LDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events. ESWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.142-147, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01838364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgentOil: A Multiagent-Based Simulation of the Drilling Process in Oilfields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tolède, Spain. pp.339-343, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94580-4_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02070583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Real-time Mitigation of High Temperature while Drilling using a Multi-agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Real-Time Compliant Multi-Agent Systems, RTcMAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01873393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accountability and Responsibility in Agent Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine M May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2018 - The 21st International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01893243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give Agents Some REST: Hypermedia-driven Agent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAS 2017 : Engineering Multi-Agent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp 125-141, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91899-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01804137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDP-DL: A Language to Define the Design of Linked Data Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Semantic Web Conference ESWC 2018: The Semantic Web </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.33-49, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01838266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic & Load-Spike Proof One-to-Many Negotiation to Improve the Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Autonomous Agents and Multiagent Systems. AAMAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération fondée sur l’éthique entre agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre agents autonomes fondée sur l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of an Institutional Platform for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2017: Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France. pp.313-329, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69131-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01639507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Systems for Personalized QoE-Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Teletraffic Congress (ITC 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Würzburg, Germany. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC-28.2016.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01687106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: An Adaptive QoE-Aware Negotiation Mechanism for SaaS Elasticity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1655-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: QoE-driven cost-aware mechanism for SaaS acceptability rate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.Pages 331-339 </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01575677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l'allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give Agents Some REST: A Resource-oriented Abstraction Layer for Internet-scale Agent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1502-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01523631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Physical Mashups: Autonomous Systems for the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Workshop on the Web of Things (WoT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3199919.3199924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01725520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation «one-to-many» adaptative pour améliorer l'acceptabilité des services d'un fournisseur SaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive One-to-many Negotiation to Improve The Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-22, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71682-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling User Expectations & Satisfaction for SaaS Applications Using Multi-agent Negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Omaha, United States. p. 399-406, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2016.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Regulative and Constitutive Dimensions in Situated Artificial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference, EUMAS 2015, and Third International Conference, AT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Athènes, Greece. pp 318-334, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33509-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart City Artifacts Web Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noorani Bakerally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web - ESWC 2016 Satellite Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Heraklion, Greece. p172-177, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47602-5_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01339122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Based Ethical Asset Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Ethics in the Design of Intelligent Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01357603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Judgment of Agents’ Behaviors in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems International Conference (AAMAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01317409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Plans and Human Response Using a Normative Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01339079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Systems for Personalized QoE-Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCMAN 2016 - Fourth International IEEE Workshop on Quality of Experience Centric Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia-driven Socio-technical Networks for Goal-driven Discovery in the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Web of Things (WoT) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01440260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Decentralized Composition of Service Mashups for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on the Internet of Things (IoT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2991561.2991573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01399895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Social and Ubiquitous Web: A Model for Socio-technical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE/WIC/ACM Web Intelligence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution artificielle située pour une aide à la régulation dans le cadre de la gestion de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Self-organization and Reorganization to Adapt M2M Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IEEE International Conference on Self-Adaptive and Self-Organizing Systems (SASO'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent based Context Provisioning Deployment in AmI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.225-239, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’éthique collective pour les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based Adaptation of Context Provisioning in AmI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ambient Intelligence (ISAmI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.33-43, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19695-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire multi-agent de contexte pour les applications d’intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Physical to Virtual: Widening the Perspective on Multi-Agent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carrascosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Klügl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop, E4MAS 2014 - 10 Years Later</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp 133-146, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23850-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01241232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1801-1802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de l'éthique collective pour les systèmes multi-agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-forme Intelligence Artificielle 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01186349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une négociation multi-partite pour une gestion élastique des applications hébergées dans un cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Fracophones Systèmes Multi-Agent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning System Based on Learner Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smain Nasr-Eddine Bouzenada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Eddine Zarour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2014, 6th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiagent Approach to Personalization and Assistance to Multiple Persons in a Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops at the Twenty-Eighth AAAI Conference on Artificial Intelligence (AAAI-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01052966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-agent normatif pour la collaboration et l'interaction mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Francophones des Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2014. Systèmes Multi-Agents. Principe de Parcimonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01081326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Interoperable Socio-technical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNASC 2014 : 16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Computer Science, West University of Timisoara, Romania; Research Institute for Symbolic Computation, Johannes Kepler University, Linz, Austria; Research Institute e-Austria, Timisoara, Romania, Sep 2014, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01082423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre tangible des normes de collaboration par un système multi-agent normatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agent enabled Context Management Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror Worlds as Agent Societies Situated in Mixed Reality Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tummolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2014) : The 17th International Workshop on Coordination, Organisations, Institutions and Norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. AAMAS2014-W22/p16, 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00989667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the social web of things: position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ACM conference on Pervasive and ubiquitous computing adjunct publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.Pages 1535-1544, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494091.2497587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Negotiation for User-Centric Elasticity Management in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Intelligent Techniques and Architectures for Autonomic Clouds (ITAAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00952987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Pervasive and Context-Aware Middleware (PerCAM 2013) in conjunction with Fourth International Joint Conference on Ambient Intelligence (AmI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dublin, Ireland. pp 217-229, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04406-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Oriented Programming and Intelligent Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Control Systems and Computer Science (CSCS), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bucharest, Romania. pp 457 - 464, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCS.2013.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00850164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Multi-Agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. pp.205-220, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34799-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Oriented Reorganisation within the JaCaMo infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Infrastructures and tools for multiagent systems: ITMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. p 135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Agreement Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Argente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carrascosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mcburney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT 2012, Agreement Technologies, First International Conference on Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. p. 260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart places: multi-agent based virtual community management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI&amp;C '12 : 4th International Workshop on Web Intelligence &amp; Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2189736.2189740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00693427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JaCaMo-Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.161-168, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Semantic Web technologies and Multi-Agent Systems: a Semantic Description of Multi-Agent Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-M Ad Alina Zarafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT 2012, Agreement Technologies, First International Conference on Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. p. 296-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Based Trust Management System for Multi-Agent Based Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.217-223, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent based governance model for machine-to-machine networks in a smart parking management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies ('ICC'12 WS - SaCoNet-III')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp. 6468-6472, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive and Socially-Compliant Trust Management System for Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Symposium On Applied Computing (SAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Compliance in Trust Management within Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Web Intelligence and Communities (WI&amp;C'11) at the International Conferences on Web Intelligence and Intelligent Agent Technology (WI-IAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. p. 322-325, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the JaCaMo framework for realising an adaptive room governance application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGERE! (Actors and aGEnts REloaded) Programming Systems, Languages, and Applications based on Actors, Agents, and Decentralized Control workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New York, United States. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2095050.2095088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la confiance et intégration des exigences sociales au sein de communautés virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and selection of web services fragments for re-composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed Bouhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Lecue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Mehandjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Service-Oriented Computing and Applications (SOCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Perth, Australia. p 511 - 518, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCA.2010.5707178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation multi-agent pour la gouvernance de systèmes Machine-to-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an adaptive trust policy model for open and decentralized virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Organizations: a Unifying Perspective in Programming Agents, Organizations and Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-Agent Logics, Languages, and Organisations Federated Workshops 2010 (MALLOW-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling multi-party interaction within normative multi-agent organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multi-Agent Logics, Languages, and Organisations Federated Workshops 2010 (MALLOW-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des modes d'interaction au sein d'organisations multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Madhia, Tunisie. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Open Systems with Agents, Environments and Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOA 2010 11° Workshop nazionale "Dagli Oggetti agli Agenti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rimini, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Order in Hippocratic MultiAgent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA/AIE 2010 - International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cordoba, Spain. pp.367-376, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13025-0_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy preserving in a decentralized calendar management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Spain. pp.529-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying Organisations in Multi-AgentWork Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milano, Italy. p 511 - 518, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganisation and Self-organisation in Multi-Agent Systems (OrgMod 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Organizational Modeling (OrgMod 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying Organisations in Multi-agent Work Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp. 511-518, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation et auto-organisation dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d'organisations multi-agents avec des artefacts organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Kitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction de Données Sensibles au sein d'un Système Multi-Agents Hippocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.xxx-yyy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration of Organizational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa A. F. Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Agent Oriented Software Engineering (AOSE 2008) at AAMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenting Multi-Agent Organisations with Artifacts to Support Reputation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HiMAS: a Model for Privacy Preserving Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Trust in Agent Societies" at the International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena for a logic of trust and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ben-Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Normative Multiagent Systems (NorMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg. pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation implicite d'une organisation multiagent via l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocratic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spain. pp.301-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenting Multi-Agent Organisations with Reputation Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms (COIN@AAAI), held with AAAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chicago, United States. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Data Transactions in Hippocratic Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Engineering Societies in the Agents World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Etienne, France. pp.85-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes normatifs comme outils de protection de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier "Intelligence Artificielle et Web Intelligence" associé à la plate-forme AFIA (IAWI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational modeling dimensions in multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Agent Organizations: Models and Simulations (AOMS@IJCAI-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational artifacts and agents for open multi-agent organisations : &amp;quot;Giving the power back to the agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Workshop on Multi-agent Systems (EUMAS 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normative Multi-Agent Organizations: Modeling, Support and Control, Draft Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normative Multi-agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Germany. pp.07122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational artifacts and agents for open multi-agent organisations: &amp;quot;Giving the power back to the agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Kitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Coordination, Organization, Institutions and Norms in agent systems (COIN@MALLOW 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMA hippocratiques : gestion de la sphère privée au sein des SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Intelligence Artificielle et Web Intelligence à la Plateforme AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et infrastructure d'organisation multi-agent normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khadraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Modèles de Comportements - JFSMA 07 - Quinzièmes Journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. p 97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent Based Support For Electronic Contracting In Virtual Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khadraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Symposium on Information Control Problems in Manufacturing (INCOM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp. 435-440ISBN : 978-0-08-044654-7, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling an Interactive Game With a Multi-agent Based Normative Organizational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organization, Institutions and Norms in multiagent systems workshop (COIN) at the 17th European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational Modeling Dimensions in Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Iberoamerican Workshop on Multi-Agent Systems (IBERAGENTS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Ribeirao Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et Représentation du Contexte pour des Agents Sensibles au Contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones Mobilité et Ubiquité 2005 (UbiMob'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Sharing on How to Recognize and Use Context to Make Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Context Modeling and Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Organization in MAS: A Comparison of Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Software Engineering for Agent-oriented Systems (SEAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Uberlândia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-MOISE+: A middleware for developing organised multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Organizations in Multi-Agent Systems, from Organizations to Organization Oriented Programming in MAS (OOOP'2005) AAMAS05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoiseInst: An Organizational Model for Specifying Rights and Duties of Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Workshop on Multi-Agent Systems (EUMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brussels, Belgium. p 484-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying E-Alliance contract dynamics through the MOISE+ reorganisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Encontro Nacional de Inteligência Artificial (ENIA'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Leopoldo, Brazil. pp.434-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trust Model for the Reliability of Agent Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Trust in Agent Societies (AAMAS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Context in an Agent Architecture for Context-Based Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context Representation and Reasoning (CRR'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Context in a Multi-Agent System for Context-Based Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ambient Intelligence (AAMAS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOISE_Inst: An Organizational Model for Specifying Rights and Duties of Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Coordination and Organisation (CoOrg 2005) affiliated with the 7th International Conference on Coordination Models and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Modeling Context in a Multi-Agent Systems Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Managing and Reasoning on Context (MRC 05), in conjunction with IJCAI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-Based Architecture for Learning How to Make Contextualized Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop In Managing Context Information in Mobile and Pervasive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Ayia Napa, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Context-Awareness Using Multi-Agent Systems in Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium - CONTEXT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialectics between an Individual and His Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castelfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tummolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roles, An Interdisciplinary Perspective - AAAI Fall Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Arlington, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is context and how can an agent learn to find and use it when making decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Central and Eastern European conference on Multi-Agent Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp. 112-121, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'agent sensible au contexte pour la prise de décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones Mobilité et Ubiquité 2005 (UbiMob'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-agent organization description language to describe contract dynamics in virtual enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Compiegne, France. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2005.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization Oriented Programming in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et pouvoir social. Vers une formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Castelfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 04 - Douxièmes journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp 195-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Organisational Model for E-Contracting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Porto, Portugal. pp. 489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming a secure e-commerce application into a multiagent based solution for e-contracting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mathevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Agents, Web Technologies and Internet Commerce (IAWTIC'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using social power to enable agents to reason about being part of a group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop, ESAW 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract Model for Agent Mediated Electronic Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multiagent Systems - Volume 3 (AAMAS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New York, United States. pp.1454-1455, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.10196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Definition Of Trust and its Application to Openness in MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation in Multi-Agent Systems : AAMAS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to learn to interact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international joint conference on Autonomous agents and multiagent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, New York, United States. pp. 1072-1073, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/860575.860801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05030307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to learn to interact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international joint conference on Autonomous agents and multiagent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, New York, United States. pp. 1072-1073, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/860575.860801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Platforms on Smart Devices: Dream or Reality ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Smart Object Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating autonomous smart devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Brouchoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Smart Object Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de protocoles d'interaction dans un système multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur l'Extraction et la Gestion des Connaissances No3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp. 357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie dans les systèmes multi-agents. essai de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Hammamet, Tunisie. pp 191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knights and Dragon -- Agentifying Smart Tags for Context Aware Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Chioiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEGRATED DESIGN PROCESS TECHNOLOGY 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification structurelle, fonctionnelle et déontique d'organisations dans les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFIADSMA'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lille, France. pp. 205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Alliance: a software infrastructure for concurrent inter-organisational alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Alloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihnea Bratu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Concurrent Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cranfield, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOISE+: towards a structural, functional, and deontic model for MAS organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international joint conference on Autonomous agents and multiagent systems : AAMAS '02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologne, Italy. pp. 501-502, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/544741.544858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Temporal Organizational Structure Language for Dynamic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Autonomous Agents in a Multi-Agent World 10th European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Annecy, France. pp. 219--234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Social Reasoning in Dynamic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Boston, United States. pp. 23 - 30, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMAS.2000.858427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau paradigme de programmation : les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Régionales de la Recherche, Région Rhône Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOISE : , un modèle organisationnel pour la conception de systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOT'98 - International Workshop on Computational and Mathematical Organization Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Saint-Gilles, France. pp. 105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation au sein d'un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemagreph, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents : approche AEIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, Université Claude Bernard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents : approche AEIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire laboratoire Eurise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture AEIO d'un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire d'informatique de l'université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes multi-agents pour l'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et Systèmes Multi-Agents pour la Gestion de l'Environnement et des Territoires : Colloque SMAGET, Clermont-Ferrand (FRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of MultiAgent Systems' Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOT'98 - International Workshop on Computational and Mathematical Organization Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-agent system for the supervision of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Autonomous Decentralized Systems, ISADS 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Berlin, Germany. pp. 9 - 16, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISADS.1997.590598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVI: a multi-agent system for visual integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems, MFI '94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Las Vegas, United States. pp.731-738, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MFI.1994.398382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et Implémentation de Protocoles de Communication en Univers Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Populaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Francophones sur l’IAD et les SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation Management in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simão Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche 2025 de l’École Doctorale SIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Horizon Europe ENFIELD « European Lighthouse to Manifest Trustworthy and Green AI »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04292135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a Social Dimension to the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques SEmba 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saint Germain au Mont d'Or, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01082444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Oriented Programming: Programming Multi-Agent Systems Using JaCaMo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, pp.264, 2020, 0262044579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02934235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet; Gregory and Lorini; Emiliano and Boissier; Olivier. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 32 (4 Juillet-Août 2018), pp.1-136, 2018, RSTI : Revue d'Intelligence Artificielle, série RIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Coordination Frameworks for Social Technical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huib Aldewereld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Padget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huib Aldewereld, Olivier Boissier, Virginia Dignum, Pablo Noriega, Julian Padget. Springer International Publishing, 30, 2016, Law, Governance and Technology Series, 978-3-319-33568-1. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33570-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01355372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance des formes et intelligence Artificielle (Revue d'intelligence artificielle, vol. 27, n°1, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, Lavoisier, pp.144, 2013, 978-2-7462-4562-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Multi-Agents Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 216p, 2012, 978-3-642-31914-3. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31915-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS 2011 IEEE/WIC/ACM International Conference on Intelligent Agent Technology -- IAT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbing Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://ieeexplore.ieee.org, 450 p., 2011, 978-1-4577-1373-6. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS 2011 IEEE/WIC/ACM International Conference on Web Intelligence -- WI 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Benatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Papazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Said Hacid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://ieeexplore.ieee.org, 514p., 2011, 978-1-4577-1373-6. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Agent Systems IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 267 p, 2009, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00443-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination, Organization, Institutions and Norms in Agent Systems II, AAMAS 2006 and ECAI 2006 International Workshops, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vázquez-Salceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Noriega, J. Vasquez-Salceda, G. Boella, O. Boissier, V. Dignum, N. Fornara, E. Matson. Springer, 376 p, 2007, Lecture Notes in Computer Science - Artificial Intelligence, Vol. 4386, 978-3-540-74457-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Padget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Lindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 259 p, 2006, 978-3-540-35173-3. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11775331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yggdrasil: An Artifact-Based Framework for Hypermedia Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Castellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Vachtsevanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents and Multi-Agent Systems Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.181-207, 2026, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01082-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm-aware and Norm-oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Micalizio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chopra; L. van der Torre; H. Verhagen; S. Villata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Normative Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-248, 2018, 978-1-84890-285-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04002603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frameworks Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huib Aldewereld, Olivier Boissier, Virginia Dignum, Pablo Noriega, Julian Padget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Coordination Frameworks for Social Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp 213-228, 2016, Law, Governance and Technology Series, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33570-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01355361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JaCaMo Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huib Aldewereld, Olivier Boissier, Virginia Dignum, Pablo Noriega, Julian Padget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Coordination Frameworks for Social Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp 125-151, 2016, Law, Governance and Technology Series, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33570-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01355340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirror Worlds as Agent Societies Situated in Mixed Reality Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tummolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aditya Ghose, Nir Oren, Pankaj Telang, John Thangarajah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9372, Springer, pp 197-212, 2015, Lecture Notes in Computer Science, 978-3-319-25419-7. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25420-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated Regulation on a Crisis Management Collaboration Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevin Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Demazeau, Keith S. Decker, Javier Bajo Pérez, Fernando de la Prieta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Practical Applications of Agents, Multi-Agent Systems, and Sustainability: The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9086, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 267-270, 2015, 13th International Conference, PAAMS 2015, Salamanca, Spain, June 3-4, 2015, Proceedings, 978-3-319-18943-7. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01155116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Constitutive Dynamics to Situated Artificial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Pereira; Penousal Machado; Ernesto Costa; Amílcar Cardoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Artificial Intelligence : 17th Portuguese Conference on Artificial Intelligence, EPIA 2015, Coimbra, Portugal, September 8-11, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9273, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 624-637, 2015, Lecture Notes in Computer Science, 978-3-319-23484-7. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23485-4_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01202630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated Artificial Institution to Support Advanced Regulation in the Field of Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevin Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Demazeau, Keith S. Decker, Javier Bajo Pérez, Fernando de la Prieta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Practical Applications of Agents, Multi-Agent Systems, and Sustainability: The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9086, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 66-79, 2015, 13th International Conference, PAAMS 2015, Salamanca, Spain, June 3-4, 2015, Proceedings, 978-3-319-18943-7. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01155106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Elasticity Management Solutions in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Zaigham Mahmood. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continued Rise of the Cloud:Advances and Trends in Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp 235-263, 2014, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6452-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00952990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Model for Situated Artificial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiquel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nils Bulling, Leendert van der Torre, Serena Villata, Wojtek Jamroga, Wamberto Vasconcelos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logic in Multi-Agent Systems : 15th International Workshop, CLIMA XV, Prague, Czech Republic, August 18-19, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp 35-51, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09764-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01055256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational Reasoning Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Birna van Riemsdijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sascha Ossowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp 309-320, 2013, Law, Governance and Technology Series, 978-94-007-5582-6. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5583-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00852111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation and Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sascha Ossowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp 479-484, 2013, Law, Governance and Technology Series, 978-94-007-5582-6. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5583-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00852160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Agent Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Argente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Esparcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Görmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristi Kirikal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sascha Ossowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp 253-275, 2013, Law, Governance and Technology Series, 978-94-007-5582-6. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5583-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00852153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Multi-party Interaction within Normative Multi-agent Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Vos, Marina; Fornara, Nicoletta; Pitt, Jeremy; Vouros, George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.357-376, 2011, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21268-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00642728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Organisation Oriented Programming to Multi-agent Oriented Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klügl, Franziska; Ossowski, Sascha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent System Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, 2011, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24603-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00642712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Normative Organisation Programming Language for Organisation Management Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Padget, Julian; Artikis, Alexander; Vasconcelos, Wamberto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Agent Systems V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.114-129, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14962-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Organisation Specification to Normative Programming in Multi-Agent Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dix, Jürgen; Leite, João; Governatori, Guido; Jamroga, Wojtek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logic in Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.117-134, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14977-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent Organizational Framework for Coevolutionary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jensen, Kurt; Donatelli, Susanna; Koutny, Maciej. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Petri Nets and Other Models of Concurrency IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.199-224, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18222-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00642758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Architecture for Organizational Interoperability in Open Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Padget, Julian; Artikis, Alexander; Vasconcelos, Wamberto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Agent Systems V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.102-113, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14962-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization Nesting in a Multi-agent Application for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazeau, Yves; Dignum, Frank; Corchado, Juan; Pérez, Javier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Practical Applications of Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.259-268, 2010, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12384-9_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Mobile Awareness from Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramaparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Context-Aware Web Services: Methods, Architectures, and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.558 Pages, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration of Organizational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarosa A. F. Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Software Engineering IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.1-15, 2009, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01338-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Data Transaction in Hippocratic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikis, Alexander; Picard, Gauthier; Vercouter, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.85-101, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02562-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Preservation in a Decentralized Calendar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazeau, Yves : Pavón, Juan : Corchado, Juan : Bajo, Javier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.529-537, 2009, Advances in Intelligent and Soft Computing, 978-3-642-00486-5. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00487-2_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenting Multi-agent Organisations with Artifacts to Support Reputation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hübner, Jomi : Matson, Eric : Boissier, Olivier : Dignum, Virginia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions and Norms in Agent Systems IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, p 96 - 110, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00443-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Organisations in MAS Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braubach, Lars; van der Hoek, Wiebe; Petta, Paolo; Pokahr, Alexander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent System Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.115-127, 2009, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04143-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Dimensions for Agent Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano R. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginia Dignum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Multi-Agent Systems : Semantics and Dynamics of Organizational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 p., 2009, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-256-5.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational artifacts and agents for open multi-agent organisations: &amp;quot;giving the power back to the agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Kitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime Sichman, P. Noriega, J. Padget, and Sascha Ossowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.171-186, 2008, Lecture Notes in Computer Science, Vol. 4870, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79003-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling an Interactive Game with a Multi-agent Based Normative Organisational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gâteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khadraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems II: AAMAS 2006 and ECAI 2006 International Workshops, COIN 2006 Hakodate, Japan, May 9, 2006 Riva del Garda, Italy, August 28, 2006. Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4386, Springer-Verlag Berlin, Heidelberg, pp.86-100, 2007, Lecture Notes In Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization oriented programming from closed to open organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregory O'Hare, Michael O'Grady, Oguz Dikenelli, and Alessandro Ricci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.86-105, 2007, Lecture Notes in Computer Science, Vol. 4457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Making Contextualized Decisions : How to Do What You Can, with What You Have, Where You Are</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roth-Berghofer, Thomas: Schulz, Stefan: Leake, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Retrieval of Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.62-85, 2006, Lecture Notes in Computer Science, Vol. 3946, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11740674_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using social power to enable agents to reason about being part of a group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M-P. Gleizes, A. Omicini, F. Zambonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp. 898, 2005, Lecture Notes in Computer Science, Vol. 3451, 978-3-540-27330-1. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafo, a Multi-agent Framework for Decomposable Functions Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Danoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khosla, Rajiv : Howlett, Robert : Jain, Lakhmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, p 906 - 906, 2005, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11554028_87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is Context and How Can an Agent Learn to Find and Use it When Making Decisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pechoucek, Michal ; Petta, Paolo ; Varga, Laszlo Zsolt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.112-121, 2005, Lecture Notes in Computer Science, Vol. 3690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des Systèmes et des Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire Français des Techniques Avancées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents / Observatoire français des techniques avancées, ARAGO 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diffusion Editions TEC &amp; DOC, pp 25-54, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the moise+ for a cooperative framework of multi-agent system's reorganisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bazzan, Ana; Labidi, Sofiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence - SBIA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 506-515, 2004, Lecture Notes in Computer Science, 978-3-540-23237-7. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-28645-5_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy in Multi-agent Systems: A Classification Attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nickles, Matthias; Rovatsos, Michael; Weiss, Gerhard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents and Computational Autonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 59 -70, 2004, Lecture Notes in Computer Science, 978-3-540-22477-8. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25928-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and Requirements of Using Multi-agent Systems on Smart Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kosch, Harald; Böszörményi, László; Hellwagner, Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2003 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 1091 - 1098, 2003, Lecture Notes in Computer Science, 978-3-540-40788-1. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45209-6_147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation Mining in Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marík, Vladimír; Pechoucek, Michal; Müller, Jörg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg; Springer Berlin Heidelberg, pp 1068 - 1068, 2003, Lecture Notes in Computer Science, 978-3-540-40450-7. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45023-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Infrastructure for Negotiation within Inter-organisational Alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihnea Bratu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Padget, Julian Editor: Shehory, Onn; Parkes, David; Sadeh, Norman; Walsh, William. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Mediated Electronic Commerce IV. Designing Mechanisms and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 379 - 395, 2002, Lecture Notes in Computer Science, 978-3-540-00327-4. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36378-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MANDIAU René, GRISLIN-LE STRUGEON Emmanuelle, PÉNINOU André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp. 133-166, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for the Structural, Functional, and Deontic Specification of Organizations in Multiagent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bittencourt, Guilherme; Ramalho, Geber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 439 - 448, 2002, Lecture Notes in Computer Science, 978-3-540-00124-9. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36127-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et architectures d'agents Systèmes Multi-Agents Principes et architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRIOT Jean-Pierre, DEMAZEAU Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principes et architecture des systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, 2001, Informatique et systèmes d'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOISE: An Organizational Model for Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monard, Maria; Sichman, Jaime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 379 - 395, 2000, Lecture Notes in Computer Science, 978-3-540-41276-2. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44399-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Agent Communication Language for Dynamic Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garijo, Francisco; Boman, Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 115 - 127, 1999, Lecture Notes in Computer Science, 978-3-540-66281-5. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48437-X_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence Relations Between Roles in a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Simao Sichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sichman, Jaime; Conte, Rosaria; Gilbert, Nigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Agent-Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 19 - 30, 1998, Lecture Notes in Computer Science, 978-3-540-65476-6. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10692956_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets chauds et objets froids au coeur des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lesclesdedemain.lemonde.fr/sante/objets-chauds-et-objets-froids-au-coeur-des-tic_a-11-2660.ht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive reinforcement learning of multi-agent ethically-aligned behaviours: the QSOM and QDSOM algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-SMASH: Q-Learning-based Self-Adaptation of Human-Centered Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Felipe Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMASH: a Semantic-enabled Multi-agent Approach for Self-adaptation of Human-centered IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iago Felipe Trentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03251346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Berreby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR8177 - CNRS EHESS); École des Mines de Saint-Étienne (Institut Mines-Télécom); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI); The French Aerospace Lab [Palaiseau] - Office National d'Etudes et de Recherches Aérospatiales (Ministère de la Défense, France); Groupe de Recherche en Informatique, Image, Automatique et Instrumentation de Caen (ENSICAEN - CNRS : UMR6072 - Université de Caen Basse-Normandie ); Systèmes réseaux, cybersécurité et droit du numérique (IMT Atlantique – dept. SRCD Cesson-Sévigné, France); Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2018, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Multi-Agent de gouvernance de réseau Machine-to-Machine pour la gestion intelligente de place de parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Management within Virtual Communities: Adaptive and Socially-Compliant Trust Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Making Contextualized Decisions : How to Do What You Can, with What You Have, Where You Are</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining agent organizations using social commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Carabelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00746458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-alliance, rapport de 3ème année programme thématique région rhône alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Alloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-alliance, rapport de 2ème année programme thématique région rhône alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Alloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-alliance, rapport de 1ère année programme thématique région rhône alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Alloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visio-conférence et partages d'applications, rapport contrat d'objectif financé par la Région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion industrielle plus agile grâce aux systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions dans les systèmes multi-agents, rapport jacques cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLASMA : plate-forme de développement de systèmes multi-agents, rapport scientifique, projet Emergence financé par la Région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00759116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème du contrôle dans un système intégré de vision : utilisation d'un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId716"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DDF006A"/>
+    <w:nsid w:val="CB627AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-boissier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-0533" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084595361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.56" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus Kampik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Mansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kirrane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Padget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3507910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ducrettet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert-Daviaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouiges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.805376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Picaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyyarpuram Madhusudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3066579" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02400562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiquel de Brito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891900016X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.036.0081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02008244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bordini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi H&#252;bner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891800005X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-017-9379-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01838184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Nasr Eddine Bouzenada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Zarour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2018.092701" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.602-625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cointe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.71-96" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01639497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.471-499" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01745882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yaich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-170361" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/fitee.1500369" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.185-209" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01139804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sorici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.03.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTNGV87L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.453-482" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHRBDKL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-014-0569-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00852169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Argente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carrascosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Fornara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcburney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-012-9388-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-130278" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colombetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Jules Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000367" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C284WS78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2011.10.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9DMBRC4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.653-680" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B6CS4LK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-011-9251-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7P8RC53Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Kitio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-009-9084-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNM2VMVW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Lecue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843009001975" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Bucur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680368v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.621-650" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G6F7KFRC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Simao Sichman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2007.016266" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Carabelea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.03.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745250v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Chioiu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rimbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Castellani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andreoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihnea Bratu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023020905288" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHSHPKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Allouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Sayettat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758117v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Pasaguayo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Nardin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sichman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251245" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04987012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299887v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi F H&#252;bner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S Sichman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/wesaac.2025.37527" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05162306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15128" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04537169v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mayer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127943v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Alcaraz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leturc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3545946.3598956" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Harth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179613v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37616-0_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240553v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K. Chopra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843865v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Felipe Trentin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03360780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baroglio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Micalizio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tedeschi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85739-4_28" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313813v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313821v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03278482v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03245752v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03278353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03318195v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461702.3462515" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313810v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02613012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Croatti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66534-0_3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02099474v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51417-4_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012127v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01891871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34127-5_10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890165v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Chung" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054552v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02101134v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160421v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02070569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi Haman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02070611v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02070625v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02070583v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vanet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94580-4_34" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01873393v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01838364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_27" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804137v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Magda Florea" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91899-0_8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01893243v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M May" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03098-8_16" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01838266v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01639507v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69131-2_19" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01687106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-28.2016.308" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681371v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565618v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705249v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106485" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01725520v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3199919.3199924" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01523631v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487960v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71682-4_1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01339122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47602-5_34" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01357603v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424948v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.61" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33509-4_25" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01317409v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01339079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424953v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01440260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01399895v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991561.2991573" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178898v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122038v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19695-4_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163020v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178224v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Persson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2015.17" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122032v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_19" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01241232v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kl&#252;gl" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23850-0_9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059510v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637112" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01052966v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Castebrunet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070992v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424988v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088732v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Nasr-Eddine Bouzenada" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070994v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059515v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637111" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01082423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989667v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tummolini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Piunti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Castelfranchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00868038v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04406-4_22" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862279v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494091.2497587" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952987v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00850164v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2013.95" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741814v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00693427v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2189736.2189740" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680280v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_18" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3X5B3S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680722v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34799-3_14" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724730v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741806v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-M Ad Alina Zarafin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680284v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_24" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LHVX2LRW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724774v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364789" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680739v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674777v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095050.2095088" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674744v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.212" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674763v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674748v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680301v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Bouhini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mehandjiev" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2010.5707178" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674739v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680325v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674830v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680328v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680316v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680349v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531491v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13025-0_39" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KB21L472-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675584v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758330v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.204" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680289v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405593v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374038v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405606v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374043v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405605v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano R. Coutinho" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa A. F. Brand&#227;o" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405595v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758703v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374033v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405581v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kitio" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680380v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G&#226;teau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405580v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405585v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piolle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demazeau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405582v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Coutinho" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374059v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680377v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khadraoui" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405566v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#226;teau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khadraoui" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00229" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405568v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405567v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405550v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405544v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680390v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405542v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405543v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405558v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bucur" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405557v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405559v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405560v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405537v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405555v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405562v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405554v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405553v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carabelea" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castelfranchi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater-Mir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tummolini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405556v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758344v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_12" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3FS96J8N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405545v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.138" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758857v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745268v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746449v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745688v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathevon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745699v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746447v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.10196" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05030307v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/860575.860801" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758357v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758415v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758421v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brouchoud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758430v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758403v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745277v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758495v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758392v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758255v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758315v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544741.544858" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758166v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758100v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858427" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759111v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759329v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hannoun" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759121v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759120v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758153v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759123v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759326v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758141v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758097v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISADS.1997.590598" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189972v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.1994.398382" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189968v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Populaire" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154611v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292135v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01082444v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02934235v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983155v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonnet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/notice.asp?ouvrage=3866356" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01355372v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Aldewereld" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Noriega" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33570-4" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812476v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741845v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dennis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31915-0" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758634v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Papazoglou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Ras" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.2" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680334v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bradshaw" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longbing Cao" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fischer" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.263" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680354v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00443-8" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405616v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noriega" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boella" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dignum" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680382v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lindemann" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11775331" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460210v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Castellucci" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schultz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lem&#233;e" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Vachtsevanou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01082-7_7" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04002603v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01355361v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Garcia" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33570-4_11" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01355340v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33570-4_7" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227802v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25420-3_13" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01155116v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevin Lauren" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_24" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202630v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-23485-4" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23485-4_63" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01155106v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01055256v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09764-0_3" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952990v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6452-4_10" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00852153v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Esparcia" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana G&#246;rmer" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Kirikal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5583-3_17" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00852111v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birna van Riemsdijk" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5583-3_19" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00852160v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5583-3_28" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642728v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21268-0_20" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642712v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24603-6_1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642758v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18222-8_9" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PSNBJ61N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643575v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Coutinho" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brand&#227;o" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14962-7_7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH7V25Z7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643574v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14962-7_8" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G5WZD6SX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643571v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14977-1_11" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HCNSH2C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643579v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12384-9_31" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK86XHZ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674924v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benazzouz" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramaparany" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680361v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2_56" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CJ3R33T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680372v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00443-8_7" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DFXPS26M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644557v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01338-6_1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-894PCWTL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644532v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02562-4_5" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CXKHKZCT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644353v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04143-3_11" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZV08MDD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758684v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-256-5.ch002" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405535v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79003-7_13" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4VFMC6RZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405530v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405532v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405525v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11740674_5" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCJ8QLT2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405520v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_12" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTTL5DNJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680394v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11554028_87" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6WFXVZTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405523v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745143v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28645-5_51" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DLFFHD0B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745258v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gitton" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745149v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25928-2_9" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7X16W52B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745152v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_147" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F72SS4W2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745169v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45023-8_16" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GCK3QD2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745230v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36378-5_10" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B9P078P6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758185v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745177v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_12" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B39SR48S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758175v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745232v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44399-1_17" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-53Z193TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745244v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Proton" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48437-X_10" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5R7XDWF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745235v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10692956_12" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QC66N4KF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870011v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379426v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313593v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03251346v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333885v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Berreby" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919640v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599271v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680274v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680267v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746458v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758866v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758875v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758878v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759112v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759331v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759117v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759116v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005123v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-boissier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2956-0533" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084595361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.56" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus Kampik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Mansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kirrane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Padget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3507910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ducrettet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert-Daviaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouiges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.805376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Picaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyyarpuram Madhusudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Costanzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2021.3066579" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02400562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiquel de Brito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891900016X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02008244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bordini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi H&#252;bner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891800005X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.036.0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-017-9379-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01838184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Nasr Eddine Bouzenada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Zarour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2018.092701" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.602-625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01638372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cointe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.71-96" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01639497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.471-499" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01745882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yaich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-170361" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/fitee.1500369" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.185-209" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01139804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sorici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.03.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTNGV87L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.453-482" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02151173v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8ZHRBDKL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-014-0569-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00852169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Argente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carrascosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Fornara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcburney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-012-9388-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-130278" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colombetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Jules Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888912000367" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C284WS78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.653-680" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B6CS4LK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2011.10.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9DMBRC4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-011-9251-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7P8RC53Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Kitio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-009-9084-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNM2VMVW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Lecue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843009001975" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Bucur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680368v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.621-650" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G6F7KFRC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Simao Sichman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2007.016266" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Carabelea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.03.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745250v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Chioiu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rimbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Castellani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andreoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihnea Bratu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023020905288" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHSHPKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Allouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Sayettat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758117v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Pasaguayo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04987012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Nardin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi F H&#252;bner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime S Sichman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/wesaac.2025.37527" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05162306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sim&#227;o Sichman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sichman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251245" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82039-7_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15128" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04537169v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mayer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127943v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Alcaraz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leturc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3545946.3598956" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Harth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240553v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K. Chopra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179613v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37616-0_10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843865v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Felipe Trentin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03609556v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524243" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03245752v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baroglio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Micalizio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tedeschi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03360780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85739-4_28" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313813v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03278482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164542v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03278353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03318195v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461702.3462515" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02613012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Croatti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66534-0_3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02099474v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51417-4_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012127v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01891871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34127-5_10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02890165v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Chung" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054552v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196903v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02101134v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noorani Bakerally" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160421v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02070569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi Haman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02070611v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02070625v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01838364v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_27" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02070583v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vanet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94580-4_34" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01873393v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01893243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M May" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03098-8_16" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804137v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Magda Florea" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91899-0_8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01838266v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681371v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565618v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01639507v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69131-2_19" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01687106v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC-28.2016.308" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106485" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01523631v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01725520v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3199919.3199924" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523846v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487960v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71682-4_1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424948v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.61" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310403v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33509-4_25" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01339122v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47602-5_34" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01357603v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01317409v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01339079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424953v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01440260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01399895v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991561.2991573" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163020v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178224v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Persson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2015.17" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122032v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178898v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122038v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19695-4_4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01241232v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kl&#252;gl" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23850-0_9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424988v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088732v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Nasr-Eddine Bouzenada" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059510v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637112" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01052966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Castebrunet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070992v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01082423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070994v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059515v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637111" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989667v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tummolini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Piunti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Castelfranchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00862279v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494091.2497587" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952987v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00868038v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04406-4_22" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00850164v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2013.95" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680722v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34799-3_14" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724730v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741814v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00693427v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2189736.2189740" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680280v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_18" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3X5B3S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741806v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-M Ad Alina Zarafin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680284v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_24" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LHVX2LRW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724774v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364789" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680739v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674744v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.212" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674777v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095050.2095088" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674763v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674748v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680301v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Bouhini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mehandjiev" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2010.5707178" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674739v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674830v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680328v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680325v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680316v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680349v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531491v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13025-0_39" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KB21L472-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680289v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.204" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675584v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758330v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405606v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374043v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405605v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano R. Coutinho" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa A. F. Brand&#227;o" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405593v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374038v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405595v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758703v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374033v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405585v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piolle" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demazeau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405582v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Coutinho" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405581v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kitio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680380v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G&#226;teau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405580v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374059v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680377v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khadraoui" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405566v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#226;teau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khadraoui" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00229" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405568v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405567v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405557v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bucur" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405559v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405550v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405544v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680390v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405543v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405542v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405558v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405560v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405537v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405555v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405554v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405562v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405553v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carabelea" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castelfranchi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater-Mir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tummolini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758344v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_12" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3FS96J8N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405556v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405545v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.138" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758857v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745268v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746449v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745688v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mathevon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745699v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746447v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.10196" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758430v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05030307v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/860575.860801" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758357v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758415v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758421v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brouchoud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758403v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745277v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758495v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758392v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758255v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758315v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544741.544858" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758166v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758100v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858427" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759111v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758153v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hannoun" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759329v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759121v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759120v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759123v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759326v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758141v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758097v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISADS.1997.590598" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189972v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.1994.398382" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189968v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Populaire" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154611v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292135v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01082444v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353852v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia.asso.fr/cnia_2021/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02934235v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983155v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonnet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/notice.asp?ouvrage=3866356" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01355372v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Aldewereld" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Noriega" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33570-4" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812476v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741845v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dennis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31915-0" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680334v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bradshaw" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longbing Cao" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Fischer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.263" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758634v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Papazoglou" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Ras" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680354v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00443-8" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405616v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noriega" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boella" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dignum" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680382v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lindemann" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11775331" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460210v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Castellucci" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schultz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lem&#233;e" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Vachtsevanou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01082-7_7" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04002603v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01355361v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Garcia" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33570-4_11" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01355340v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33570-4_7" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227802v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25420-3_13" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01155116v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevin Lauren" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_24" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202630v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-23485-4" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23485-4_63" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01155106v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952990v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6452-4_10" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01055256v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09764-0_3" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00852111v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birna van Riemsdijk" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5583-3_19" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00852160v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5583-3_28" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00852153v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Esparcia" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana G&#246;rmer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Kirikal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5583-3_17" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642728v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21268-0_20" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642712v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24603-6_1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643574v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14962-7_8" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G5WZD6SX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643571v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14977-1_11" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HCNSH2C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642758v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18222-8_9" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PSNBJ61N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643575v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Coutinho" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Brand&#227;o" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14962-7_7" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KH7V25Z7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643579v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12384-9_31" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK86XHZ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674924v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benazzouz" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramaparany" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644557v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01338-6_1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-894PCWTL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644532v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02562-4_5" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CXKHKZCT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680361v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00487-2_56" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CJ3R33T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680372v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00443-8_7" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DFXPS26M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644353v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04143-3_11" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZV08MDD9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758684v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-256-5.ch002" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405535v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79003-7_13" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4VFMC6RZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405530v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405532v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405525v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11740674_5" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCJ8QLT2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405520v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_12" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTTL5DNJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680394v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11554028_87" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6WFXVZTC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405523v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745258v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gitton" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745143v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28645-5_51" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DLFFHD0B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745149v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25928-2_9" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7X16W52B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745152v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_147" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F72SS4W2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745169v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45023-8_16" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GCK3QD2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745230v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36378-5_10" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B9P078P6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758185v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745177v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_12" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B39SR48S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758175v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745232v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44399-1_17" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-53Z193TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745244v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Proton" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48437-X_10" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5R7XDWF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745235v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10692956_12" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QC66N4KF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870011v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379426v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313593v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03251346v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333885v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Berreby" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919640v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599271v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680274v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680267v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00746458v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758866v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758875v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758878v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759112v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759331v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759117v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00759116v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005123v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>