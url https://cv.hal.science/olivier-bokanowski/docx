--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1902,217 +1902,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00273977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability and minimal times for state constrained nonlinear problems without any controllability assumption</w:t>
+                <w:t xml:space="preserve">L^1-error estimate for numerical approximations of Hamilton-Jacobi-Bellman equations in dimension 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (7), pp. 4292-4316</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (271), pp.1395--1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395589v1</w:t>
+                <w:t xml:space="preserve">inria-00267644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L^1-error estimate for numerical approximations of Hamilton-Jacobi-Bellman equations in dimension 1.</w:t>
+                <w:t xml:space="preserve">Reachability and minimal times for state constrained nonlinear problems without any controllability assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 79 (271), pp.1395--1426</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (7), pp. 4292-4316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00267644v1</w:t>
+                <w:t xml:space="preserve">hal-00395589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of a non-monotone scheme for Hamilton-Jacobi-Bellman equations with discontinuous data</w:t>
               </w:r>
@@ -3282,252 +3282,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hamilton-Jacobi-Bellman approach for the optimal control of an abort landing problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+                <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC ACA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2016, Sherbrooke, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484196v1</w:t>
+                <w:t xml:space="preserve">hal-01357763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HJB approach for a multi-boost launcher trajectory optimization problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hamilton-Jacobi-Bellman approach for the optimal control of an abort landing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ACA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas (USA), United States. pp.3630-3635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357763v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
               </w:r>
@@ -4895,51 +4895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628040v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Picarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reisinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-021-01202-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686742v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Debrabant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123490v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Xausa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gerdts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743042v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorevinus Simarmata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Sahu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140998482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1023737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998371v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.3933" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931025v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9255-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Garcke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griebel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Klompmaker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9648-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653532v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingda Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wang Shu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0555-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653337v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Altarovici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415953v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273977v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-009-9329-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Megdich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0271-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maroso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0865-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQR8ZFQG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bruder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725222" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387803v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.08.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9017-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-916BH2D0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lemou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Schindler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368202v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834342v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628040v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Picarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reisinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-021-01202-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686742v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Debrabant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123490v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Xausa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gerdts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743042v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorevinus Simarmata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Sahu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140998482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1023737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998371v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.3933" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931025v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9255-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Garcke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griebel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Klompmaker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9648-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653532v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingda Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wang Shu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0555-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653337v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Altarovici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415953v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273977v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-009-9329-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Megdich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0271-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maroso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0865-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQR8ZFQG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bruder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725222" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387803v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.08.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9017-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-916BH2D0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lemou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Schindler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368202v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834342v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>