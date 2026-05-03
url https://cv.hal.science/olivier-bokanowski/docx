--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -932,235 +932,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Estimates for Second Order Hamilton-Jacobi-Bellman Equations. Approximation of Probabilistic Reachable Sets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Programming and Error Estimates for Stochastic Control Problems with Maximum Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Picarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (9), pp.3933 - 3964. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (1), pp.125--163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.3933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00245-014-9255-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998371v2</w:t>
+                <w:t xml:space="preserve">hal-00931025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Programming and Error Estimates for Stochastic Control Problems with Maximum Cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error Estimates for Second Order Hamilton-Jacobi-Bellman Equations. Approximation of Probabilistic Reachable Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Assellaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athena Picarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (1), pp.125--163. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.3933 - 3964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-014-9255-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.3933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931025v2</w:t>
+                <w:t xml:space="preserve">hal-00998371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value iteration convergence of &amp;quot;-monotone schemes for stationary Hamilton-Jacobi equations</w:t>
               </w:r>
@@ -4536,211 +4536,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
+                <w:t xml:space="preserve">Anti-dissipative schemes for advection and application to Hamilton-Jacobi-Bellman equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5431, INRIA. 2004, pp.20</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5337, INRIA. 2004, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070576v1</w:t>
+                <w:t xml:space="preserve">inria-00070664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-dissipative schemes for advection and application to Hamilton-Jacobi-Bellman equations</w:t>
+                <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5337, INRIA. 2004, pp.32</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5431, INRIA. 2004, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070664v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4895,51 +4895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628040v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Picarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reisinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-021-01202-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686742v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Debrabant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123490v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Xausa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gerdts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743042v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorevinus Simarmata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Sahu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140998482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1023737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998371v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.3933" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931025v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9255-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Garcke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griebel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Klompmaker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9648-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653532v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingda Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wang Shu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0555-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653337v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Altarovici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415953v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273977v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-009-9329-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Megdich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0271-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maroso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0865-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQR8ZFQG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bruder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725222" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387803v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.08.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9017-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-916BH2D0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lemou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Schindler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368202v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834342v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628040v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Picarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reisinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-021-01202-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686742v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Debrabant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123490v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Xausa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gerdts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743042v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorevinus Simarmata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Sahu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140998482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1023737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931025v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9255-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998371v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.3933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Garcke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griebel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Klompmaker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9648-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653532v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingda Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wang Shu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0555-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653337v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Altarovici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415953v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273977v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-009-9329-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Megdich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0271-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maroso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0865-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQR8ZFQG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bruder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725222" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387803v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.08.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9017-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-916BH2D0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lemou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Schindler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368202v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834342v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>