--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -932,147 +932,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Programming and Error Estimates for Stochastic Control Problems with Maximum Cost</w:t>
+                <w:t xml:space="preserve">Value iteration convergence of &amp;quot;-monotone schemes for stationary Hamilton-Jacobi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Grüne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Kalise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-014-9255-3⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.4041 - 4070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.4041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931025v2</w:t>
+                <w:t xml:space="preserve">hal-00989495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Estimates for Second Order Hamilton-Jacobi-Bellman Equations. Approximation of Probabilistic Reachable Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Assellaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1091,431 +1121,401 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (9), pp.3933 - 3964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.3933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value iteration convergence of &amp;quot;-monotone schemes for stationary Hamilton-Jacobi equations</w:t>
+                <w:t xml:space="preserve">Dynamic Programming and Error Estimates for Stochastic Control Problems with Maximum Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Picarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (9), pp.4041 - 4070. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (1), pp.125--163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.4041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00245-014-9255-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989495v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive sparse grid semi-lagrangian scheme for first order Hamilton-Jacobi Bellman equations</w:t>
+                <w:t xml:space="preserve">A discontinuous Galerkin scheme for front propagation with obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Garcke</w:t>
+                <w:t xml:space="preserve">Yingda Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Griebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irene Klompmaker</w:t>
+                <w:t xml:space="preserve">Chi-Wang Shu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-012-9648-x⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (1), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-013-0555-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741178v1</w:t>
+                <w:t xml:space="preserve">hal-00653532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discontinuous Galerkin scheme for front propagation with obstacles</w:t>
+                <w:t xml:space="preserve">An adaptive sparse grid semi-lagrangian scheme for first order Hamilton-Jacobi Bellman equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Garcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingda Cheng</w:t>
+                <w:t xml:space="preserve">Michael Griebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Wang Shu</w:t>
+                <w:t xml:space="preserve">Irene Klompmaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 126 (1), pp.1-31. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp. 575-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-013-0555-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-012-9648-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653532v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general Hamilton-Jacobi framework for nonlinear state-constrained control problems</w:t>
               </w:r>
@@ -1722,64 +1722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discontinuous Galerkin solver for front propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingda Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Wang Shu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (2), pp.923-938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1798,762 +1798,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient data structure to solve front propagation problems</w:t>
+                <w:t xml:space="preserve">Convergence of a non-monotone scheme for Hamilton-Jacobi-Bellman equations with discontinuous data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Cristiani</w:t>
+                <w:t xml:space="preserve">Nadia Megdich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (2), pp.251--273. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (1), pp.1--44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-009-9329-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-009-0271-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00273977v2</w:t>
+                <w:t xml:space="preserve">inria-00193157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L^1-error estimate for numerical approximations of Hamilton-Jacobi-Bellman equations in dimension 1.</w:t>
+                <w:t xml:space="preserve">An efficient data structure to solve front propagation problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Cristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.251--273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-009-9329-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00267644v1</w:t>
+                <w:t xml:space="preserve">inria-00273977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability and minimal times for state constrained nonlinear problems without any controllability assumption</w:t>
+                <w:t xml:space="preserve">L^1-error estimate for numerical approximations of Hamilton-Jacobi-Bellman equations in dimension 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (7), pp. 4292-4316</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (271), pp.1395--1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395589v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00267644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a non-monotone scheme for Hamilton-Jacobi-Bellman equations with discontinuous data</w:t>
+                <w:t xml:space="preserve">Reachability and minimal times for state constrained nonlinear problems without any controllability assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Megdich</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (7), pp. 4292-4316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-009-0271-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00193157v1</w:t>
+                <w:t xml:space="preserve">hal-00395589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some convergence results for Howard's algorithm</w:t>
+                <w:t xml:space="preserve">Minimum time control problems for non autonomous differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Maroso</w:t>
+                <w:t xml:space="preserve">Ariela Briani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (4), pp.3001--3026. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (10-11), pp.742-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-006-0865-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00179549v1</w:t>
+                <w:t xml:space="preserve">hal-00387803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation for a superreplication problem under gamma constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some convergence results for Howard's algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Maroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47 (3), pp.2289-2320. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.3001--3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-006-0865-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/080725222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00278077v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00179549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum time control problems for non autonomous differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical approximation for a superreplication problem under gamma constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bruder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariela Briani</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Maroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (10-11), pp.742-746. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), pp.2289-2320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2009.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/080725222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387803v2</w:t>
+                <w:t xml:space="preserve">hal-00278077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-dissipative schemes for advection and application to Hamilton-Jacobi-Bellmann equations</w:t>
               </w:r>
@@ -2871,51 +2871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Megdich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3507,286 +3507,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global optimization approach for the climbing problem of multi-stage launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourgeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Kraków, Poland. 12 p</w:t>
+              <w:t xml:space="preserve">IFIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254164v1</w:t>
+                <w:t xml:space="preserve">hal-01228557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization approach for the climbing problem of multi-stage launchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the launcher ascent trajectory leading to the global optimum without any initialization: the breakthrough of the HJB approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bokanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">6TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Kraków, Poland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228557v1</w:t>
+                <w:t xml:space="preserve">hal-01254164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamilton-Jacobi-Bellman approach for the climbing problem for heavy launchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Cristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurent-Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamilton-Jacobi-Bellman approach for the climbing problem for multi-stage launchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Cristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurent-Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,64 +4343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of discontinuous Galerkin schemes for front propagation with obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingda Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Wang Shu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4463,51 +4463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptative antidissipative method for optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Megdich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4536,211 +4536,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-dissipative schemes for advection and application to Hamilton-Jacobi-Bellman equations</w:t>
+                <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5337, INRIA. 2004, pp.32</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5431, INRIA. 2004, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070664v1</w:t>
+                <w:t xml:space="preserve">inria-00070576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anti-diffusive scheme for viability problems</w:t>
+                <w:t xml:space="preserve">Anti-dissipative schemes for advection and application to Hamilton-Jacobi-Bellman equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bokanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5337, INRIA. 2004, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Munos</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00070576v1</w:t>
+                <w:t xml:space="preserve">inria-00070664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4895,51 +4895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628040v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Picarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reisinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-021-01202-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686742v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Debrabant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123490v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Xausa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gerdts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743042v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorevinus Simarmata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Sahu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140998482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1023737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931025v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9255-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998371v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.3933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Garcke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griebel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Klompmaker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9648-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653532v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingda Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wang Shu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0555-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653337v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Altarovici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415953v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273977v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-009-9329-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Megdich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0271-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maroso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0865-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQR8ZFQG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bruder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725222" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387803v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.08.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9017-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-916BH2D0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lemou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Schindler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368202v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834342v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628040v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bokanowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Picarelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reisinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-021-01202-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079781v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Desilles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686742v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Debrabant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123490v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Xausa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gerdts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assellaou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743042v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorevinus Simarmata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falcone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Sahu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140998482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1023737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.4041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998371v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.3933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931025v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9255-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653532v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingda Cheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wang Shu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0555-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Garcke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griebel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Klompmaker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9648-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653337v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Altarovici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415953v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Megdich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0271-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00273977v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cristiani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-009-9329-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00267644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387803v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2009.08.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maroso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0865-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQR8ZFQG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bruder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080725222" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-005-9017-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-916BH2D0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00112062v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lemou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Schindler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01598665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01484196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798815" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01254164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01113819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55240-4_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368202v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834342v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>