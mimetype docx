--- v0 (2026-03-16)
+++ v1 (2026-05-21)
@@ -645,1185 +645,1336 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02178235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'une grammaire du wolof à partir d'un treebank</w:t>
+                <w:t xml:space="preserve">Mediations in People's History: a Survey on Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'ANR Autogramm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Kahane, Jan 2023, Paris &amp; en distanciel, France</w:t>
+              <w:t xml:space="preserve">International Community Engagement Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rhodes University, May 2026, Makhanda (Grahamstown), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024904v1</w:t>
+                <w:t xml:space="preserve">hal-05577864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour cartographier les stratégies de médiation linguistique</w:t>
+                <w:t xml:space="preserve">Les aventuriers du savoir&amp;quot;, an animated series about scientific methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de l'Équipe de Recherche Textes Informatique Multilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Damien Nouvel, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'Université Européenne Aurora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Est Créteil, May 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024930v1</w:t>
+                <w:t xml:space="preserve">hal-05577906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux sont-ils comparables ? Exemples de constructions trans-linguistiques</w:t>
+                <w:t xml:space="preserve">Extraction d'une grammaire du wolof à partir d'un treebank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe FMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Beauguitte, May 2023, Paris (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'ANR Autogramm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Kahane, Jan 2023, Paris &amp; en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024924v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les particules verbales du wolof et leur combinatoire syntaxique et topologique</w:t>
+                <w:t xml:space="preserve">Pour cartographier les stratégies de médiation linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Société Linguistique de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Prévost, Mar 2022, Paris &amp; en distanciel, France</w:t>
+              <w:t xml:space="preserve">séminaire de l'Équipe de Recherche Textes Informatique Multilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Nouvel, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024941v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction langagière du corps en Sénégambie</w:t>
+                <w:t xml:space="preserve">Les réseaux sont-ils comparables ? Exemples de constructions trans-linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique et corps humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches Europes-Eurasie (CREE) de l’INaLCO, Université Sorbonne-Paris-Cité, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe FMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Beauguitte, May 2023, Paris (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425270v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glissements dans les espaces lexico-sémantiques : une vulnérabilité du lexique ? Étude de cas en Sénégambie</w:t>
+                <w:t xml:space="preserve">Les particules verbales du wolof et leur combinatoire syntaxique et topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Étude sur la vulnérabilité linguistique : l’espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valentina Bisconti, Nov 2020, Amiens (Université de Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">Séminaire de la Société Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Prévost, Mar 2022, Paris &amp; en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024983v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NECK / VOICE / SPEECH in Senegambia: a lexical graph of cross-linguistic semantic shifts</w:t>
+                <w:t xml:space="preserve">La fonction langagière du corps en Sénégambie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Body as Toolbox”: The Grammaticalization of Body Parts in Tool Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Lexique et corps humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches Europes-Eurasie (CREE) de l’INaLCO, Université Sorbonne-Paris-Cité, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02178112v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phraséologie des émotions en Sénégambie: une perspective de typologie sémantique aréale</w:t>
+                <w:t xml:space="preserve">Glissements dans les espaces lexico-sémantiques : une vulnérabilité du lexique ? Étude de cas en Sénégambie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du laboratoire ERRSàB (UMR 5263 du CNRS, Bordeaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d'Étude sur la vulnérabilité linguistique : l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentina Bisconti, Nov 2020, Amiens (Université de Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02178124v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expressions des émotions dans des langues atlantiques impliquant des parties du corps (Wolof et Jóola Fogny)</w:t>
+                <w:t xml:space="preserve">NECK / VOICE / SPEECH in Senegambia: a lexical graph of cross-linguistic semantic shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire MoDyCo (UMR 7114 du CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Workshop “Body as Toolbox”: The Grammaticalization of Body Parts in Tool Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182074v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02178112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional expressions involving Body Parts in Atlantic languages: some questions about Convergence between Wolof and Jóola Fogny</w:t>
+                <w:t xml:space="preserve">Phraséologie des émotions en Sénégambie: une perspective de typologie sémantique aréale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOAS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">séminaire du laboratoire ERRSàB (UMR 5263 du CNRS, Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696356v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02178124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie intégrée à la dérivation sémantique : exemples du wolof</w:t>
+                <w:t xml:space="preserve">Les expressions des émotions dans des langues atlantiques impliquant des parties du corps (Wolof et Jóola Fogny)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des Informels Linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Bondéelle, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire MoDyCo (UMR 7114 du CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182170v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic labels of artefacts: examples from Wolof</w:t>
+                <w:t xml:space="preserve">Emotional expressions involving Body Parts in Atlantic languages: some questions about Convergence between Wolof and Jóola Fogny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th COLLOQUIUM ON AFRICAN LANGUAGES AND LINGUISTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">SOAS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626248v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining emotions in Wolof: expressions involving Heart</w:t>
+                <w:t xml:space="preserve">La polysémie intégrée à la dérivation sémantique : exemples du wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on African Linguistics 2010-ACAL 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire des Informels Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Bondéelle, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00484190v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de l'étiquetage sémantique en wolof</w:t>
+                <w:t xml:space="preserve">Semantic labels of artefacts: examples from Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JLA 2, deuxième journée des langues atlantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Nouguier-Voisin, Jun 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">39th COLLOQUIUM ON AFRICAN LANGUAGES AND LINGUISTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182189v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la polysémie régulière à la polysémie idiosyncrasique en wolof</w:t>
+                <w:t xml:space="preserve">Defining emotions in Wolof: expressions involving Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDR 2008, (États de la Recherche des Doctorants), université Paris Nanterre - laboratoire MoDyCo (UMR 7114 du CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire MoDyCo (UMR 7114 du CNRS), Feb 2008, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Annual Conference on African Linguistics 2010-ACAL 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182249v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00484190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche de l'étiquetage sémantique en wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bondéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JLA 2, deuxième journée des langues atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Nouguier-Voisin, Jun 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la polysémie régulière à la polysémie idiosyncrasique en wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bondéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDR 2008, (États de la Recherche des Doctorants), université Paris Nanterre - laboratoire MoDyCo (UMR 7114 du CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire MoDyCo (UMR 7114 du CNRS), Feb 2008, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques indications sur les situations d'énonciation grâce au lexique: exemples du wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier sur la sémantique des points de vue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre-Yves Raccah - Centre de Recherches en Sémiotiques (CeReS), May 2007, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1833,592 +1984,665 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiguïté dans les sciences du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihye Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Travaux neuchâtelois de linguistique, pp.165, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the polysemy of cultural artifact nouns: an overview of Wolof</w:t>
+                <w:t xml:space="preserve">Médiations en histoire populaire: enquête sur la participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G.J. van der Wal, H. Smits, S. Petrollino, V.A.S. Nyst, and M.G. Kossmann. </w:t>
+              <w:t xml:space="preserve">Philippe Froutte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essays on African languages and linguistics : in honour of Maarten Mous</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-80, 2020, ASC occasional publications, 978-90-5448-186-7</w:t>
+              <w:t xml:space="preserve">Confiance et Défiance envers les sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions EMS, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425311v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjecthood and annotation: The cases of French and Wolof</w:t>
+                <w:t xml:space="preserve">On the polysemy of cultural artifact nouns: an overview of Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">M.C. de Marneffe, M. de Lhoneux, J. Nivre, &amp; S. Schuster. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G.J. van der Wal, H. Smits, S. Petrollino, V.A.S. Nyst, and M.G. Kossmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2020 Fourth Workshop on Universal Dependencies (UDW 2020) Proceedings of the Workshop December 13, 2020 Barcelona, Spain (Online)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, ACL Anthology, 978-1-952148-48-4</w:t>
+              <w:t xml:space="preserve">Essays on African languages and linguistics : in honour of Maarten Mous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African Studies Centre Leiden (ASCL)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-80, 2020, ASC occasional publications, 978-90-5448-186-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036242v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternations of emotions Verb-Noun roots in Wolof: analogy between verbs and nouns</w:t>
+                <w:t xml:space="preserve">Subjecthood and annotation: The cases of French and Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. Brenzinger &amp; A.-M. Fehn. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.C. de Marneffe, M. de Lhoneux, J. Nivre, &amp; S. Schuster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th African World Congress of African Linguistics</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.371-381, 2012, World Congress of African Linguistics, 978-3-89645-199-6</w:t>
+              <w:t xml:space="preserve">COLING 2020 Fourth Workshop on Universal Dependencies (UDW 2020) Proceedings of the Workshop December 13, 2020 Barcelona, Spain (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Computational Linguistics (ICCL) (2020), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association for Computational Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ACL Anthology, 978-1-952148-48-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253116v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From body to emotion in Wolof: a Phraseology process</w:t>
+                <w:t xml:space="preserve">Alternations of emotions Verb-Noun roots in Wolof: analogy between verbs and nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gian Claudio Batic. </w:t>
+              <w:t xml:space="preserve">M. Brenzinger &amp; A.-M. Fehn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encoding emotions in African languages</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-37, 2011, LINCOM Studies in African Linguistics (LSAL), 978-3-86288-049-2</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th African World Congress of African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruediger Koeppe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-381, 2012, World Congress of African Linguistics, 978-3-89645-199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253101v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From body to emotion in Wolof: a Phraseology process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bondéelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gian Claudio Batic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encoding emotions in African languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lincom Gmbh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-37, 2011, LINCOM Studies in African Linguistics (LSAL), 978-3-86288-049-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPRIETES COMBINATOIRES ET POLYSEMIES DE BASES VERBO-NOMINALES EN WOLOF : QUELLE CORRELATION ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Beck, Kim Gerdes, Jasmina Milicevic and Alain Polguère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the fourth international conference on Meaning-Text Theory (MTT09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-98, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2428,114 +2652,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYSÉMIE ET STRUCTURATION DU LEXIQUE : LE CAS DU WOLOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bondéelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Ouest Nanterre; Leiden University, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01225556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2603,51 +2827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D26314E5"/>
+    <w:nsid w:val="447D57CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2834,51 +3058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bondeelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5812-8988" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187504814" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bond&#233;elle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2023-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03829009v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.0000000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonde&#233;lle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2018-0006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Chun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ascleiden.nl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aclweb.org/anthology/events/coling-2020/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lincom-shop.eu/epages/57709feb-b889-4707-b2ce-c666fc88085d.sf/fr_FR/?ObjectPath=/Shops/57709feb-b889-4707-b2ce-c666fc88085d/Products/%22ISBN%209783862880492%22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01225556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bondeelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5812-8988" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187504814" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bond&#233;elle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2023-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03829009v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.0000000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonde&#233;lle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2018-0006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577864v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berg&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Chun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ascleiden.nl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aclweb.org/anthology/events/coling-2020/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lincom-shop.eu/epages/57709feb-b889-4707-b2ce-c666fc88085d.sf/fr_FR/?ObjectPath=/Shops/57709feb-b889-4707-b2ce-c666fc88085d/Products/%22ISBN%209783862880492%22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01225556v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>