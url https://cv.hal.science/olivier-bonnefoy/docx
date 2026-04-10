--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier BONNEFOY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative setup to study the breakage of SiO2 agglomerates under shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanin Atwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Kauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Genevès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 468, pp.121598. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05262792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH 3D simulation of jet break-up driven by external vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stepnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.313 à 328. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-023-00624-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04158630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long time extrapolation of DEM with heat conduction in a moving granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 277, pp.118815. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04093980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SPH density formulation for 3D free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 232, pp.105193. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03561813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the incorporation of a granular medium into elastomer matrices during mixing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Tembhurnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.52280. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.52280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03592923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation of DEM simulations to large time scale. Application to the mixing of powder in a conical screw mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative DEM analysis of cohesive granular material behaviour in FT4 shear tester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.155 à 163. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor scale study of self-heating and self-ignition of torrefied wood in contact with oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, pp.590-596. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by X-Ray microtomography of the horizontal vibration effects on sand densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0661-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of horizontally vibrated grain packings - Comparison between Discrete Element Method and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (6), pp.66. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2011-11066-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the densification of a vibrated sand packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field computation in vibrated granular media using an optical flow based multiscale image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a 3D dry granular medium submitted to horizontal shaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.252-257. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the formulation of an alumina powder on compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.152-159. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d'une poudre d'alumine et formation par compaction grande vitesse : influence sur les propriétés du comprimé - Formulation of an alumina powder and high velocity compaction forming: influence on compact properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.429 - 435. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nano-intégration : un besoin d'adaptation des procédés de fabrication actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00518062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new mixing rheometer for studying rheological behaviour of concentrated energetic suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 151 (1-3), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00495289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flow Time Model for Melt-Cast Insensitive Explosive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants Explosives Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (3), pp.261-266. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.200700028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle de viscosité à la coulée d'explosifs : Modélisation du temps de coulée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Werckerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.40-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori calculation of the refractive index of some simple gas hydrates of structures I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89 (2-3), pp.336-344. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;A-priori&amp;lt;/i&amp;gt; calculation of the refractive index of some simple gas hydrates of structures I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89(2-3), pp.336. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals interactions in systems involving gas hydrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231(2), pp.176. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals interactions in systems involving gas hydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231 (2), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Procédés Granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Gatumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mines Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of interface models to account for surface tension in SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICLES 2019 - VI International Conference on Particle-Based Methods. Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Center for Numerical Methods in Engineering (CIMNE); Universitat Politècnica de Catalunya (UPC); European Community on Computational Methods in Applied Sciences (ECCOMAS); International Association for Computational Mechanics (IACM), Oct 2019, Barcelona, Spain. pp.714 à 725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02442782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mixing dynamics of powders in conical screw mixer using DEM simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 65c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of spherical particles with a targeted size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 134d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of DEM parameters on shear test experiments using Kriging method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMGC, CNRS, Université de Montpellier; IATE, INRA, Montpellier, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation par imagerie de rayons X à 10&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt; d'images par seconde de l'arc dans un fusible opérant sous décharge de condensateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition du Colloque sur les Arcs Electriques (CAE XIII) - 3ème Workshop Arcs et Contacts Electriques (ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine), Mar 2017, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming/flowing transition of non-Brownian particles suspended in a iso-density fluid flowing in a 2D rectangular duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMGC, CNRS, Université de Montpellier; IATE, INRA, Montpellier, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714003086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique de la réaction entre le bois torréfié et l’oxygène à faible temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2017 - 16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP (Société Française de Génie des Procédés); EFCE ( European Federation of Chemical Engineering); LRGP (Laboratoire Réactions et Génie des Procédés); CNRS (Centre National de la Recherche Scientifique); Université de Lorraine, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of self-heating phenomenon at the reactor-scale. Safety assessment of a fixed-bed filled with torrefied wood chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anque; Enginyers Industrials de catalunya; SEQUI; A IQS, Oct 2017, Barcelone, France. pp.2448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par radiographie ultrarapide des transformations et du rôle des matériaux lors du fonctionnement d’un fusible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margie P. Olbinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles SF2M - JA 2017 "Matériaux, Microstructures et Fonctionnalités" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section Sud-Est de la SF2M ; Laboratoire MATEIS de l’INSA de Lyon; Laboratoires CETHIL de l’INSA de Lyon; Membres de la fédération d’ingénierie Lyon Saint Etienne (Ingélyse); Membres de l’Institut Carnot I@L., Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Arcing inside a Fuse under VSI Short Circuit Conditions using 5.10&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt; Frames per Sec. X-ray Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSYS-DC 2017 - International Conference on Components and SYStems for DC Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APIME, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of self-heating phenomena during torrefaction of spherical wood particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études expérimentales et modélisation du phénomène d’auto-échauffement, application au refroidissement de plaquettes de bois torréfiées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA Comité de DÉveloppement du GÉnie des Procédés en Rhône-Alpes Auvergne, Nov 2016, Saint-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interaction between high energy discharge and granular field in a confined environment for fuses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Lightning &#38 Static Electricity (ICOLSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Conference on Lightning &amp; Static Electricity, Sep 2015, Toulouse, France. pp.57 (7 .) (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic.2015.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition blocage/écoulement d'une suspension non brownienne dans un liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRGP (Laboratoire Réactions et Génie des Procédés); LEM3 (Laboratoire d'Etudes des Microstructures et de Mécanique des Matériaux); LIBio (Laboratoire d'Ingénierie des Biomolécules); IJL (Institut Jean Lamour), Apr 2015, Nancy, France. pp.N°Article 1 à 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01144014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of reactive flow in granular media using a LBM approach. Application to the study of biomass torrefaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Particle-Based Methods - Particles 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Center for Numerical Methods in Engineering ( CIMNE ); Universitat Politècnica de Catalunya (UPC); Eurapean Community on Computational Methods in Applied Sciences (ECCOMAS); international Assiciation for Computational Mechanics (IACM); European Research Council (ERC); Computational Particle Mechanics, a Springer Journal, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01245465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming/flowing transition of a non Brownian suspension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroad of the Particle Science and Technology Joint conference of the 5th UK-China and 13th UK Particle Technology Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Leeds, Jul 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01212198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Fluidization of Wood Powders Application to biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7Th World Congress on Particucle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodispersion of amorphous precipitated silica micropearls in an elastomer matrix: Role of silica intrinsic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale du Caoutchouc / International Rubber conference, IRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de procédés de compaction par vibrations horizontales en milieu ouvert ou fermé - Approches expérimentales et numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV° Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodispersion of amorphous precipitated silica micropearls in an elastomer matrix: Role of silica intrinsic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Rubber Conference 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure and fragmentation kinetics of silica granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWDERS AND GRAINS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.1007, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidization and rheological approaches for characterization of wood biomass flowability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPI (Multiscale Approaches for Process Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of dispersion in silica filled elastomers: Input of different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rubber Fall Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hannovre, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and morphological characterization of torrefied wood biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomass Torrefaction for Energy, Albi, 10 et 11 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00723032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of torrefaction treatment on wood powder properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Biomass Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.1902-1904, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/19thEUBCE2011-OC8.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes on wood powder morphology and flowability due to thermal pretreatment,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to analyse fragmentation mechanisms of precipitated silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Granulation. Granulation Conference Lausanne, Zwitzerland,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu granulaire soumis à des vibrations horizontales : simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Saint-Etienne, France. Aucune pagination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Flow in a Horizontally Vibrated 3D Granular Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2009: 6th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.721-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of process parameters on the densification of granular media under horizontal vibrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.P-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation Of Granular Media Under Horizontal Vibrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.725-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the densification of a vibrated sand packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009 (Science et Technologie des Poudres et Matériaux Frittés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emptying time of a tank filled up with explosive paste. Comparison between experimental measurements and predictions based on rheological characterization of the paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forichon-Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flow Time Model for Melt-Cast Insensitive Explosive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de densification de sable par vibrations horizontales. Etude expérimentale des mouvements granulaires en géométrie 3D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d'une poudre d'alumine et formation par Compaction Grande Vitesse : influence sur les propriétés du comprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction dynamique des poudres céramiques : conséquences sur la densification ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.édition sur DVD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional and High Velocity Compaction of alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress and 4th Forum on New Materials, Acireale, Sicily, Italy, June 4-9, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.893-898, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Velocity Compaction for ceramic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress (CIMTEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.session E6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction dynamique des poudres céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Nano : des comportements différents, des procédés à adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème CIMATS (Colloque Industriel sur les Matériaux et Traitement de Surface (Nano matériaux, nano composites, nano structures : un point sur la réalité industrielle) 7 et 8 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belfort-Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation & Dissociation of Methane Hydrates in Sediments. Part II : Numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Gas Hydrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation & Dissociation of Methane Hydrates in Sediments.Part I : A New Experimental Set-up for Measurements and Modelling at the Core Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Gas Hydrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental set-up for the study of the formation and dissociation of methane hydrate in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 63rd Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par la méthode SPH du problème de Stefan : conduction thermique et changement de phase solide/liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. , Journée scientifique du CODEGEPRA - Le Génie des Procédés en Rhône-Alpes Auvergne, pp.P21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition blocage/écoulement d’une suspension non brownienne dans un liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01272981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de la tomographie à rayons X pour l'étude de la mise en forme des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1 - Processes, Raw Materials and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Section 2.1), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97 à 129, 2022, Materials Science – Processes in Materials Science, 978-1-78945-054-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03878331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication additive des alliages métalliques 1 - procédés, matière première et simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Section 2.1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103 à 136, 2022, Science des matériaux – Procédés en science des matériaux, 978-1-78948-054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03881417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Boltzmann sur réseau - Application à la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences fondamentales, Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.BM5220 V1, 2019, Sciences fondamentales | Mathématiques, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-bm5220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02456859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des cristaux d'hydrates de gaz ou de glace sur la perméabilité d'un milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier BONNEFOY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative setup to study the breakage of SiO2 agglomerates under shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanin Atwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Kauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Genevès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 468, pp.121598. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05262792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH 3D simulation of jet break-up driven by external vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stepnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.313 à 328. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-023-00624-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04158630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long time extrapolation of DEM with heat conduction in a moving granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 277, pp.118815. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04093980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SPH density formulation for 3D free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 232, pp.105193. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03561813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the incorporation of a granular medium into elastomer matrices during mixing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Tembhurnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.52280. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.52280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03592923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative DEM analysis of cohesive granular material behaviour in FT4 shear tester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.155 à 163. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation of DEM simulations to large time scale. Application to the mixing of powder in a conical screw mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor scale study of self-heating and self-ignition of torrefied wood in contact with oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, pp.590-596. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by X-Ray microtomography of the horizontal vibration effects on sand densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0661-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the densification of a vibrated sand packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of horizontally vibrated grain packings - Comparison between Discrete Element Method and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (6), pp.66. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2011-11066-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field computation in vibrated granular media using an optical flow based multiscale image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a 3D dry granular medium submitted to horizontal shaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.252-257. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the formulation of an alumina powder on compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.152-159. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nano-intégration : un besoin d'adaptation des procédés de fabrication actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00518062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new mixing rheometer for studying rheological behaviour of concentrated energetic suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 151 (1-3), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00495289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d'une poudre d'alumine et formation par compaction grande vitesse : influence sur les propriétés du comprimé - Formulation of an alumina powder and high velocity compaction forming: influence on compact properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.429 - 435. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flow Time Model for Melt-Cast Insensitive Explosive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants Explosives Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (3), pp.261-266. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.200700028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle de viscosité à la coulée d'explosifs : Modélisation du temps de coulée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Werckerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.40-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals interactions in systems involving gas hydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231 (2), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;A-priori&amp;lt;/i&amp;gt; calculation of the refractive index of some simple gas hydrates of structures I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89(2-3), pp.336. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals interactions in systems involving gas hydrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231(2), pp.176. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori calculation of the refractive index of some simple gas hydrates of structures I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89 (2-3), pp.336-344. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Procédés Granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Gatumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mines Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of interface models to account for surface tension in SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICLES 2019 - VI International Conference on Particle-Based Methods. Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Center for Numerical Methods in Engineering (CIMNE); Universitat Politècnica de Catalunya (UPC); European Community on Computational Methods in Applied Sciences (ECCOMAS); International Association for Computational Mechanics (IACM), Oct 2019, Barcelona, Spain. pp.714 à 725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02442782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mixing dynamics of powders in conical screw mixer using DEM simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 65c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of spherical particles with a targeted size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 134d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming/flowing transition of non-Brownian particles suspended in a iso-density fluid flowing in a 2D rectangular duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMGC, CNRS, Université de Montpellier; IATE, INRA, Montpellier, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714003086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of DEM parameters on shear test experiments using Kriging method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMGC, CNRS, Université de Montpellier; IATE, INRA, Montpellier, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation par imagerie de rayons X à 10&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt; d'images par seconde de l'arc dans un fusible opérant sous décharge de condensateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition du Colloque sur les Arcs Electriques (CAE XIII) - 3ème Workshop Arcs et Contacts Electriques (ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine), Mar 2017, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique de la réaction entre le bois torréfié et l’oxygène à faible temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2017 - 16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP (Société Française de Génie des Procédés); EFCE ( European Federation of Chemical Engineering); LRGP (Laboratoire Réactions et Génie des Procédés); CNRS (Centre National de la Recherche Scientifique); Université de Lorraine, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of self-heating phenomenon at the reactor-scale. Safety assessment of a fixed-bed filled with torrefied wood chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anque; Enginyers Industrials de catalunya; SEQUI; A IQS, Oct 2017, Barcelone, France. pp.2448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par radiographie ultrarapide des transformations et du rôle des matériaux lors du fonctionnement d’un fusible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margie P. Olbinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles SF2M - JA 2017 "Matériaux, Microstructures et Fonctionnalités" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section Sud-Est de la SF2M ; Laboratoire MATEIS de l’INSA de Lyon; Laboratoires CETHIL de l’INSA de Lyon; Membres de la fédération d’ingénierie Lyon Saint Etienne (Ingélyse); Membres de l’Institut Carnot I@L., Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Arcing inside a Fuse under VSI Short Circuit Conditions using 5.10&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt; Frames per Sec. X-ray Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSYS-DC 2017 - International Conference on Components and SYStems for DC Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APIME, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of self-heating phenomena during torrefaction of spherical wood particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études expérimentales et modélisation du phénomène d’auto-échauffement, application au refroidissement de plaquettes de bois torréfiées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA Comité de DÉveloppement du GÉnie des Procédés en Rhône-Alpes Auvergne, Nov 2016, Saint-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interaction between high energy discharge and granular field in a confined environment for fuses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Lightning &#38 Static Electricity (ICOLSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Conference on Lightning &amp; Static Electricity, Sep 2015, Toulouse, France. pp.57 (7 .) (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic.2015.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition blocage/écoulement d'une suspension non brownienne dans un liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRGP (Laboratoire Réactions et Génie des Procédés); LEM3 (Laboratoire d'Etudes des Microstructures et de Mécanique des Matériaux); LIBio (Laboratoire d'Ingénierie des Biomolécules); IJL (Institut Jean Lamour), Apr 2015, Nancy, France. pp.N°Article 1 à 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01144014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming/flowing transition of a non Brownian suspension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroad of the Particle Science and Technology Joint conference of the 5th UK-China and 13th UK Particle Technology Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Leeds, Jul 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01212198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of reactive flow in granular media using a LBM approach. Application to the study of biomass torrefaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Particle-Based Methods - Particles 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Center for Numerical Methods in Engineering ( CIMNE ); Universitat Politècnica de Catalunya (UPC); Eurapean Community on Computational Methods in Applied Sciences (ECCOMAS); international Assiciation for Computational Mechanics (IACM); European Research Council (ERC); Computational Particle Mechanics, a Springer Journal, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01245465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Fluidization of Wood Powders Application to biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7Th World Congress on Particucle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodispersion of amorphous precipitated silica micropearls in an elastomer matrix: Role of silica intrinsic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Rubber Conference 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de procédés de compaction par vibrations horizontales en milieu ouvert ou fermé - Approches expérimentales et numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV° Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodispersion of amorphous precipitated silica micropearls in an elastomer matrix: Role of silica intrinsic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale du Caoutchouc / International Rubber conference, IRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure and fragmentation kinetics of silica granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWDERS AND GRAINS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.1007, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidization and rheological approaches for characterization of wood biomass flowability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPI (Multiscale Approaches for Process Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of dispersion in silica filled elastomers: Input of different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rubber Fall Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hannovre, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and morphological characterization of torrefied wood biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomass Torrefaction for Energy, Albi, 10 et 11 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00723032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of torrefaction treatment on wood powder properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Biomass Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.1902-1904, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/19thEUBCE2011-OC8.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes on wood powder morphology and flowability due to thermal pretreatment,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to analyse fragmentation mechanisms of precipitated silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Granulation. Granulation Conference Lausanne, Zwitzerland,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu granulaire soumis à des vibrations horizontales : simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Saint-Etienne, France. Aucune pagination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of process parameters on the densification of granular media under horizontal vibrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.P-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Flow in a Horizontally Vibrated 3D Granular Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2009: 6th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.721-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation Of Granular Media Under Horizontal Vibrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.725-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the densification of a vibrated sand packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009 (Science et Technologie des Poudres et Matériaux Frittés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emptying time of a tank filled up with explosive paste. Comparison between experimental measurements and predictions based on rheological characterization of the paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forichon-Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flow Time Model for Melt-Cast Insensitive Explosive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de densification de sable par vibrations horizontales. Etude expérimentale des mouvements granulaires en géométrie 3D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d'une poudre d'alumine et formation par Compaction Grande Vitesse : influence sur les propriétés du comprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional and High Velocity Compaction of alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress and 4th Forum on New Materials, Acireale, Sicily, Italy, June 4-9, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.893-898, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Velocity Compaction for ceramic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress (CIMTEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.session E6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction dynamique des poudres céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction dynamique des poudres céramiques : conséquences sur la densification ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.édition sur DVD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Nano : des comportements différents, des procédés à adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème CIMATS (Colloque Industriel sur les Matériaux et Traitement de Surface (Nano matériaux, nano composites, nano structures : un point sur la réalité industrielle) 7 et 8 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belfort-Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation & Dissociation of Methane Hydrates in Sediments. Part II : Numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Gas Hydrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation & Dissociation of Methane Hydrates in Sediments.Part I : A New Experimental Set-up for Measurements and Modelling at the Core Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Gas Hydrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental set-up for the study of the formation and dissociation of methane hydrate in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 63rd Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par la méthode SPH du problème de Stefan : conduction thermique et changement de phase solide/liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. , Journée scientifique du CODEGEPRA - Le Génie des Procédés en Rhône-Alpes Auvergne, pp.P21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition blocage/écoulement d’une suspension non brownienne dans un liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01272981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de la tomographie à rayons X pour l'étude de la mise en forme des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1 - Processes, Raw Materials and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Section 2.1), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97 à 129, 2022, Materials Science – Processes in Materials Science, 978-1-78945-054-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03878331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication additive des alliages métalliques 1 - procédés, matière première et simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Section 2.1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103 à 136, 2022, Science des matériaux – Procédés en science des matériaux, 978-1-78948-054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03881417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Boltzmann sur réseau - Application à la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences fondamentales, Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.BM5220 V1, 2019, Sciences fondamentales | Mathématiques, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-bm5220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02456859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des cristaux d'hydrates de gaz ou de glace sur la perméabilité d'un milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05262792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atwi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kauric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genev&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121598" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00624-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04093980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Haydar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118815" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Petry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Tembhurnikar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bednarek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibadou Ndiaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nadler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0661-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11066-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BT3FQSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Raihane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XHG51ML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belhaoua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00518062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00495289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200700028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werckerle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2004.09.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6H2VH4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RKR4CF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02442782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Just" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxym Burel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie P. Olbinado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2015.0204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847108v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Boudimbou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bracco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00723032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/19thEUBCE2011-OC8.5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nebut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forichon-Chaumet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457578v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293710v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goeuriot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.893" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lamy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bayi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Renard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126018v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monfort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01272981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03878331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Drawin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1903" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03881417v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-fabrication-additive-des-alliages-metalliques-1/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02456859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/methode-de-boltzmann-sur-reseau-bm5220/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm5220" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05262792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atwi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kauric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genev&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121598" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00624-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04093980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Haydar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118815" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Petry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Tembhurnikar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bednarek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibadou Ndiaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nadler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0661-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Raihane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XHG51ML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11066-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BT3FQSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belhaoua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00518062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00495289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.12.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200700028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werckerle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RKR4CF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2004.09.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6H2VH4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02442782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxym Burel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003086" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570602v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Just" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie P. Olbinado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2015.0204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245465v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Boudimbou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bracco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00723032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/19thEUBCE2011-OC8.5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nebut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forichon-Chaumet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457578v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.893" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goeuriot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lamy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bayi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Renard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126018v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monfort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01272981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03878331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Drawin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1903" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03881417v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-fabrication-additive-des-alliages-metalliques-1/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02456859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/methode-de-boltzmann-sur-reseau-bm5220/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm5220" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>