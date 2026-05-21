--- v1 (2026-04-10)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier BONNEFOY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative setup to study the breakage of SiO2 agglomerates under shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanin Atwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Kauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Genevès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 468, pp.121598. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05262792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH 3D simulation of jet break-up driven by external vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stepnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.313 à 328. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-023-00624-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04158630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long time extrapolation of DEM with heat conduction in a moving granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 277, pp.118815. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04093980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SPH density formulation for 3D free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 232, pp.105193. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03561813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the incorporation of a granular medium into elastomer matrices during mixing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Tembhurnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.52280. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.52280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03592923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative DEM analysis of cohesive granular material behaviour in FT4 shear tester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.155 à 163. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation of DEM simulations to large time scale. Application to the mixing of powder in a conical screw mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor scale study of self-heating and self-ignition of torrefied wood in contact with oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, pp.590-596. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by X-Ray microtomography of the horizontal vibration effects on sand densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0661-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the densification of a vibrated sand packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of horizontally vibrated grain packings - Comparison between Discrete Element Method and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (6), pp.66. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2011-11066-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field computation in vibrated granular media using an optical flow based multiscale image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a 3D dry granular medium submitted to horizontal shaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.252-257. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the formulation of an alumina powder on compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.152-159. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nano-intégration : un besoin d'adaptation des procédés de fabrication actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00518062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new mixing rheometer for studying rheological behaviour of concentrated energetic suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 151 (1-3), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00495289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d'une poudre d'alumine et formation par compaction grande vitesse : influence sur les propriétés du comprimé - Formulation of an alumina powder and high velocity compaction forming: influence on compact properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.429 - 435. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flow Time Model for Melt-Cast Insensitive Explosive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants Explosives Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (3), pp.261-266. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.200700028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle de viscosité à la coulée d'explosifs : Modélisation du temps de coulée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Werckerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.40-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals interactions in systems involving gas hydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231 (2), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;A-priori&amp;lt;/i&amp;gt; calculation of the refractive index of some simple gas hydrates of structures I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89(2-3), pp.336. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals interactions in systems involving gas hydrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231(2), pp.176. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori calculation of the refractive index of some simple gas hydrates of structures I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89 (2-3), pp.336-344. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Procédés Granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Gatumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mines Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of interface models to account for surface tension in SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICLES 2019 - VI International Conference on Particle-Based Methods. Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Center for Numerical Methods in Engineering (CIMNE); Universitat Politècnica de Catalunya (UPC); European Community on Computational Methods in Applied Sciences (ECCOMAS); International Association for Computational Mechanics (IACM), Oct 2019, Barcelona, Spain. pp.714 à 725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02442782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mixing dynamics of powders in conical screw mixer using DEM simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 65c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of spherical particles with a targeted size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 134d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming/flowing transition of non-Brownian particles suspended in a iso-density fluid flowing in a 2D rectangular duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMGC, CNRS, Université de Montpellier; IATE, INRA, Montpellier, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714003086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of DEM parameters on shear test experiments using Kriging method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMGC, CNRS, Université de Montpellier; IATE, INRA, Montpellier, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation par imagerie de rayons X à 10&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt; d'images par seconde de l'arc dans un fusible opérant sous décharge de condensateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition du Colloque sur les Arcs Electriques (CAE XIII) - 3ème Workshop Arcs et Contacts Electriques (ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine), Mar 2017, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique de la réaction entre le bois torréfié et l’oxygène à faible temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2017 - 16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP (Société Française de Génie des Procédés); EFCE ( European Federation of Chemical Engineering); LRGP (Laboratoire Réactions et Génie des Procédés); CNRS (Centre National de la Recherche Scientifique); Université de Lorraine, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of self-heating phenomenon at the reactor-scale. Safety assessment of a fixed-bed filled with torrefied wood chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anque; Enginyers Industrials de catalunya; SEQUI; A IQS, Oct 2017, Barcelone, France. pp.2448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par radiographie ultrarapide des transformations et du rôle des matériaux lors du fonctionnement d’un fusible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margie P. Olbinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles SF2M - JA 2017 "Matériaux, Microstructures et Fonctionnalités" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section Sud-Est de la SF2M ; Laboratoire MATEIS de l’INSA de Lyon; Laboratoires CETHIL de l’INSA de Lyon; Membres de la fédération d’ingénierie Lyon Saint Etienne (Ingélyse); Membres de l’Institut Carnot I@L., Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Arcing inside a Fuse under VSI Short Circuit Conditions using 5.10&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt; Frames per Sec. X-ray Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSYS-DC 2017 - International Conference on Components and SYStems for DC Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APIME, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of self-heating phenomena during torrefaction of spherical wood particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études expérimentales et modélisation du phénomène d’auto-échauffement, application au refroidissement de plaquettes de bois torréfiées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA Comité de DÉveloppement du GÉnie des Procédés en Rhône-Alpes Auvergne, Nov 2016, Saint-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interaction between high energy discharge and granular field in a confined environment for fuses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Lightning &#38 Static Electricity (ICOLSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Conference on Lightning &amp; Static Electricity, Sep 2015, Toulouse, France. pp.57 (7 .) (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic.2015.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition blocage/écoulement d'une suspension non brownienne dans un liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRGP (Laboratoire Réactions et Génie des Procédés); LEM3 (Laboratoire d'Etudes des Microstructures et de Mécanique des Matériaux); LIBio (Laboratoire d'Ingénierie des Biomolécules); IJL (Institut Jean Lamour), Apr 2015, Nancy, France. pp.N°Article 1 à 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01144014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming/flowing transition of a non Brownian suspension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroad of the Particle Science and Technology Joint conference of the 5th UK-China and 13th UK Particle Technology Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Leeds, Jul 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01212198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of reactive flow in granular media using a LBM approach. Application to the study of biomass torrefaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Particle-Based Methods - Particles 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Center for Numerical Methods in Engineering ( CIMNE ); Universitat Politècnica de Catalunya (UPC); Eurapean Community on Computational Methods in Applied Sciences (ECCOMAS); international Assiciation for Computational Mechanics (IACM); European Research Council (ERC); Computational Particle Mechanics, a Springer Journal, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01245465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Fluidization of Wood Powders Application to biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7Th World Congress on Particucle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodispersion of amorphous precipitated silica micropearls in an elastomer matrix: Role of silica intrinsic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Rubber Conference 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de procédés de compaction par vibrations horizontales en milieu ouvert ou fermé - Approches expérimentales et numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV° Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodispersion of amorphous precipitated silica micropearls in an elastomer matrix: Role of silica intrinsic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale du Caoutchouc / International Rubber conference, IRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure and fragmentation kinetics of silica granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWDERS AND GRAINS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.1007, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidization and rheological approaches for characterization of wood biomass flowability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPI (Multiscale Approaches for Process Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of dispersion in silica filled elastomers: Input of different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rubber Fall Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hannovre, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and morphological characterization of torrefied wood biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomass Torrefaction for Energy, Albi, 10 et 11 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00723032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of torrefaction treatment on wood powder properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Biomass Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.1902-1904, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/19thEUBCE2011-OC8.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes on wood powder morphology and flowability due to thermal pretreatment,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to analyse fragmentation mechanisms of precipitated silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Granulation. Granulation Conference Lausanne, Zwitzerland,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu granulaire soumis à des vibrations horizontales : simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Saint-Etienne, France. Aucune pagination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of process parameters on the densification of granular media under horizontal vibrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.P-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Flow in a Horizontally Vibrated 3D Granular Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2009: 6th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.721-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation Of Granular Media Under Horizontal Vibrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.725-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the densification of a vibrated sand packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009 (Science et Technologie des Poudres et Matériaux Frittés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emptying time of a tank filled up with explosive paste. Comparison between experimental measurements and predictions based on rheological characterization of the paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forichon-Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flow Time Model for Melt-Cast Insensitive Explosive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de densification de sable par vibrations horizontales. Etude expérimentale des mouvements granulaires en géométrie 3D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d'une poudre d'alumine et formation par Compaction Grande Vitesse : influence sur les propriétés du comprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional and High Velocity Compaction of alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress and 4th Forum on New Materials, Acireale, Sicily, Italy, June 4-9, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.893-898, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Velocity Compaction for ceramic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress (CIMTEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.session E6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction dynamique des poudres céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction dynamique des poudres céramiques : conséquences sur la densification ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.édition sur DVD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Nano : des comportements différents, des procédés à adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème CIMATS (Colloque Industriel sur les Matériaux et Traitement de Surface (Nano matériaux, nano composites, nano structures : un point sur la réalité industrielle) 7 et 8 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belfort-Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation & Dissociation of Methane Hydrates in Sediments. Part II : Numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Gas Hydrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation & Dissociation of Methane Hydrates in Sediments.Part I : A New Experimental Set-up for Measurements and Modelling at the Core Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Gas Hydrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental set-up for the study of the formation and dissociation of methane hydrate in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 63rd Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par la méthode SPH du problème de Stefan : conduction thermique et changement de phase solide/liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. , Journée scientifique du CODEGEPRA - Le Génie des Procédés en Rhône-Alpes Auvergne, pp.P21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition blocage/écoulement d’une suspension non brownienne dans un liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01272981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de la tomographie à rayons X pour l'étude de la mise en forme des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1 - Processes, Raw Materials and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Section 2.1), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97 à 129, 2022, Materials Science – Processes in Materials Science, 978-1-78945-054-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03878331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication additive des alliages métalliques 1 - procédés, matière première et simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Section 2.1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103 à 136, 2022, Science des matériaux – Procédés en science des matériaux, 978-1-78948-054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03881417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Boltzmann sur réseau - Application à la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences fondamentales, Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.BM5220 V1, 2019, Sciences fondamentales | Mathématiques, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-bm5220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02456859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des cristaux d'hydrates de gaz ou de glace sur la perméabilité d'un milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier BONNEFOY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative setup to study the breakage of SiO2 agglomerates under shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanin Atwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Kauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Genevès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 468, pp.121598. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05262792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPH 3D simulation of jet break-up driven by external vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stepnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.313 à 328. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-023-00624-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04158630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long time extrapolation of DEM with heat conduction in a moving granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 277, pp.118815. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04093980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new SPH density formulation for 3D free-surface flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 232, pp.105193. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03561813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the incorporation of a granular medium into elastomer matrices during mixing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Tembhurnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.52280. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.52280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03592923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation of DEM simulations to large time scale. Application to the mixing of powder in a conical screw mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative DEM analysis of cohesive granular material behaviour in FT4 shear tester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.155 à 163. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactor scale study of self-heating and self-ignition of torrefied wood in contact with oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, pp.590-596. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study by X-Ray microtomography of the horizontal vibration effects on sand densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0661-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of horizontally vibrated grain packings - Comparison between Discrete Element Method and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (6), pp.66. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2011-11066-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the densification of a vibrated sand packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field computation in vibrated granular media using an optical flow based multiscale image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a 3D dry granular medium submitted to horizontal shaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.252-257. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the formulation of an alumina powder on compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.152-159. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nano-intégration : un besoin d'adaptation des procédés de fabrication actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00518062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new mixing rheometer for studying rheological behaviour of concentrated energetic suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 151 (1-3), pp.136-144. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00495289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d'une poudre d'alumine et formation par compaction grande vitesse : influence sur les propriétés du comprimé - Formulation of an alumina powder and high velocity compaction forming: influence on compact properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.429 - 435. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flow Time Model for Melt-Cast Insensitive Explosive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants Explosives Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (3), pp.261-266. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.200700028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'un modèle de viscosité à la coulée d'explosifs : Modélisation du temps de coulée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Werckerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.40-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;A-priori&amp;lt;/i&amp;gt; calculation of the refractive index of some simple gas hydrates of structures I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89(2-3), pp.336. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals interactions in systems involving gas hydrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231(2), pp.176. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori calculation of the refractive index of some simple gas hydrates of structures I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89 (2-3), pp.336-344. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2004.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals interactions in systems involving gas hydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231 (2), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2005.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Procédés Granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Gatumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mines Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of interface models to account for surface tension in SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICLES 2019 - VI International Conference on Particle-Based Methods. Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Center for Numerical Methods in Engineering (CIMNE); Universitat Politècnica de Catalunya (UPC); European Community on Computational Methods in Applied Sciences (ECCOMAS); International Association for Computational Mechanics (IACM), Oct 2019, Barcelona, Spain. pp.714 à 725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02442782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mixing dynamics of powders in conical screw mixer using DEM simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 65c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of spherical particles with a targeted size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 134d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of DEM parameters on shear test experiments using Kriging method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abibatou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMGC, CNRS, Université de Montpellier; IATE, INRA, Montpellier, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation par imagerie de rayons X à 10&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt; d'images par seconde de l'arc dans un fusible opérant sous décharge de condensateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition du Colloque sur les Arcs Electriques (CAE XIII) - 3ème Workshop Arcs et Contacts Electriques (ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jean Lamour (UMR CNRS - Université de Lorraine), Mar 2017, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming/flowing transition of non-Brownian particles suspended in a iso-density fluid flowing in a 2D rectangular duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Micromechanics on Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMGC, CNRS, Université de Montpellier; IATE, INRA, Montpellier, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714003086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique de la réaction entre le bois torréfié et l’oxygène à faible temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2017 - 16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP (Société Française de Génie des Procédés); EFCE ( European Federation of Chemical Engineering); LRGP (Laboratoire Réactions et Génie des Procédés); CNRS (Centre National de la Recherche Scientifique); Université de Lorraine, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of self-heating phenomenon at the reactor-scale. Safety assessment of a fixed-bed filled with torrefied wood chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anque; Enginyers Industrials de catalunya; SEQUI; A IQS, Oct 2017, Barcelone, France. pp.2448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par radiographie ultrarapide des transformations et du rôle des matériaux lors du fonctionnement d’un fusible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margie P. Olbinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles SF2M - JA 2017 "Matériaux, Microstructures et Fonctionnalités" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section Sud-Est de la SF2M ; Laboratoire MATEIS de l’INSA de Lyon; Laboratoires CETHIL de l’INSA de Lyon; Membres de la fédération d’ingénierie Lyon Saint Etienne (Ingélyse); Membres de l’Institut Carnot I@L., Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Arcing inside a Fuse under VSI Short Circuit Conditions using 5.10&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt; Frames per Sec. X-ray Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSYS-DC 2017 - International Conference on Components and SYStems for DC Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APIME, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of self-heating phenomena during torrefaction of spherical wood particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Weiss-Hortala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études expérimentales et modélisation du phénomène d’auto-échauffement, application au refroidissement de plaquettes de bois torréfiées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA Comité de DÉveloppement du GÉnie des Procédés en Rhône-Alpes Auvergne, Nov 2016, Saint-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interaction between high energy discharge and granular field in a confined environment for fuses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Lightning &#38 Static Electricity (ICOLSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Conference on Lightning &amp; Static Electricity, Sep 2015, Toulouse, France. pp.57 (7 .) (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic.2015.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition blocage/écoulement d'une suspension non brownienne dans un liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRGP (Laboratoire Réactions et Génie des Procédés); LEM3 (Laboratoire d'Etudes des Microstructures et de Mécanique des Matériaux); LIBio (Laboratoire d'Ingénierie des Biomolécules); IJL (Institut Jean Lamour), Apr 2015, Nancy, France. pp.N°Article 1 à 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01144014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming/flowing transition of a non Brownian suspension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroad of the Particle Science and Technology Joint conference of the 5th UK-China and 13th UK Particle Technology Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Leeds, Jul 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01212198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of reactive flow in granular media using a LBM approach. Application to the study of biomass torrefaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Conference on Particle-Based Methods - Particles 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Center for Numerical Methods in Engineering ( CIMNE ); Universitat Politècnica de Catalunya (UPC); Eurapean Community on Computational Methods in Applied Sciences (ECCOMAS); international Assiciation for Computational Mechanics (IACM); European Research Council (ERC); Computational Particle Mechanics, a Springer Journal, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01245465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Fluidization of Wood Powders Application to biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7Th World Congress on Particucle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodispersion of amorphous precipitated silica micropearls in an elastomer matrix: Role of silica intrinsic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Rubber Conference 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de procédés de compaction par vibrations horizontales en milieu ouvert ou fermé - Approches expérimentales et numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV° Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodispersion of amorphous precipitated silica micropearls in an elastomer matrix: Role of silica intrinsic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale du Caoutchouc / International Rubber conference, IRC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure and fragmentation kinetics of silica granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWDERS AND GRAINS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.1007, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidization and rheological approaches for characterization of wood biomass flowability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPI (Multiscale Approaches for Process Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of dispersion in silica filled elastomers: Input of different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Boudimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Rubber Fall Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Hannovre, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and morphological characterization of torrefied wood biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomass Torrefaction for Energy, Albi, 10 et 11 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00723032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of torrefaction treatment on wood powder properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Biomass Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.1902-1904, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/19thEUBCE2011-OC8.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes on wood powder morphology and flowability due to thermal pretreatment,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Nastoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to analyse fragmentation mechanisms of precipitated silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Granulation. Granulation Conference Lausanne, Zwitzerland,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieu granulaire soumis à des vibrations horizontales : simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Saint-Etienne, France. Aucune pagination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of process parameters on the densification of granular media under horizontal vibrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.P-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Flow in a Horizontally Vibrated 3D Granular Packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2009: 6th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.721-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation Of Granular Media Under Horizontal Vibrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Micromechanics of Granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.725-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the densification of a vibrated sand packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009 (Science et Technologie des Poudres et Matériaux Frittés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emptying time of a tank filled up with explosive paste. Comparison between experimental measurements and predictions based on rheological characterization of the paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forichon-Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flow Time Model for Melt-Cast Insensitive Explosive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de densification de sable par vibrations horizontales. Etude expérimentale des mouvements granulaires en géométrie 3D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation d'une poudre d'alumine et formation par Compaction Grande Vitesse : influence sur les propriétés du comprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI° Congrès de la Société Française de Génie des Procédés. Des réponses industrielles pour une société en mutation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. pp.ISBN=2-910239-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional and High Velocity Compaction of alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress and 4th Forum on New Materials, Acireale, Sicily, Italy, June 4-9, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.893-898, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Velocity Compaction for ceramic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress (CIMTEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.session E6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction dynamique des poudres céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction dynamique des poudres céramiques : conséquences sur la densification ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.édition sur DVD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Nano : des comportements différents, des procédés à adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème CIMATS (Colloque Industriel sur les Matériaux et Traitement de Surface (Nano matériaux, nano composites, nano structures : un point sur la réalité industrielle) 7 et 8 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belfort-Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation & Dissociation of Methane Hydrates in Sediments. Part II : Numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Gas Hydrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation & Dissociation of Methane Hydrates in Sediments.Part I : A New Experimental Set-up for Measurements and Modelling at the Core Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Gas Hydrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental set-up for the study of the formation and dissociation of methane hydrate in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Herri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE 63rd Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par la méthode SPH du problème de Stefan : conduction thermique et changement de phase solide/liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. , Journée scientifique du CODEGEPRA - Le Génie des Procédés en Rhône-Alpes Auvergne, pp.P21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition blocage/écoulement d’une suspension non brownienne dans un liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxym Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01272981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de la tomographie à rayons X pour l'étude de la mise en forme des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1 - Processes, Raw Materials and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Section 2.1), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97 à 129, 2022, Materials Science – Processes in Materials Science, 978-1-78945-054-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03878331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Drawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication additive des alliages métalliques 1 - procédés, matière première et simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Section 2.1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103 à 136, 2022, Science des matériaux – Procédés en science des matériaux, 978-1-78948-054-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03881417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Boltzmann sur réseau - Application à la mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences fondamentales, Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.BM5220 V1, 2019, Sciences fondamentales | Mathématiques, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-bm5220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02456859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des cristaux d'hydrates de gaz ou de glace sur la perméabilité d'un milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05262792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atwi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kauric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genev&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121598" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00624-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04093980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Haydar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118815" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Petry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Tembhurnikar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bednarek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibadou Ndiaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nadler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0661-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Raihane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XHG51ML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11066-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BT3FQSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belhaoua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00518062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00495289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.12.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200700028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werckerle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RKR4CF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2004.09.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6H2VH4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02442782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxym Burel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003086" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570602v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Just" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie P. Olbinado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2015.0204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245465v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Boudimbou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bracco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00723032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/19thEUBCE2011-OC8.5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nebut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forichon-Chaumet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457578v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.893" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goeuriot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lamy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bayi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Renard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126018v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monfort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01272981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03878331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Drawin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1903" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03881417v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-fabrication-additive-des-alliages-metalliques-1/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02456859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/methode-de-boltzmann-sur-reseau-bm5220/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm5220" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05262792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atwi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kauric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genev&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121598" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00624-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04093980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Haydar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118815" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Petry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Tembhurnikar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bednarek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibadou Ndiaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nadler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0661-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11066-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BT3FQSH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Raihane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XHG51ML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belhaoua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00518062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00495289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.12.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200700028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werckerle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125048v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2004.09.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6H2VH4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2005.02.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RKR4CF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02442782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Just" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxym Burel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003086" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie P. Olbinado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2015.0204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01212198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245465v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Boudimbou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bracco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00723032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/19thEUBCE2011-OC8.5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nebut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forichon-Chaumet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457578v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.893" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goeuriot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lamy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bayi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Renard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126018v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monfort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01272981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03878331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Drawin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1903" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03881417v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-fabrication-additive-des-alliages-metalliques-1/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02456859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/methode-de-boltzmann-sur-reseau-bm5220/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm5220" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>