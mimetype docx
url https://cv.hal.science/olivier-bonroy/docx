--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1943,553 +1943,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seemingly competitive food retail regulations: who do they really help?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On labels, competition and process attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Farm Policy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (4), pp.43-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662915v1</w:t>
+                <w:t xml:space="preserve">hal-02657761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On labels, competition and process attributes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seemingly competitive food retail regulations: who do they really help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farm Policy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (3), pp.305-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7976.2009.01153.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657761v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy trade liberalization impacts in Canada</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of labels in credence goods markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gervais</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Constantatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7976.2008.00131.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Regulatory Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (3), pp.237-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11149-008-9058-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661046v1</w:t>
+                <w:t xml:space="preserve">hal-02662050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A province-level analysis of economies of scale in Canadian food processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Dairy trade liberalization impacts in Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gervais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agribusiness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/agr.20178⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.313-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7976.2008.00131.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662171v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of labels in credence goods markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A province-level analysis of economies of scale in Canadian food processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christos Constantatos</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Regulatory Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agribusiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (4), pp.538-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/agr.20178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11149-008-9058-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662050v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward vertical integration : the fixed-proportion case revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (25), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2527,64 +2527,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are exports a monotonic function of exchange rate volatility? Evidence from disaggregated pork exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (1), pp.127-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3181,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.bonroy@inra.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/olivier-bonroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaae.org/Awards.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bacchiega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2023-0220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12352" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-022-09868-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-021-00162-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petrakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2020.109198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hamilton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12252" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Constantatos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpv005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.05.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mabrouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.07.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK6ZDM3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.10.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2009.01153.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Abbassi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gervais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2008.00131.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DT736PQ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Couture" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ED8CE568B82977B51E0E41F2826460DDCB24850/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-008-9058-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.00402.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNK14DZP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.571.53" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1941/9782759240753/des-contrats-dans-les-filieres-agricoles-foret-bois-et-halieutiques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.bonroy@inra.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/olivier-bonroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaae.org/Awards.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bacchiega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2023-0220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12352" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-022-09868-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-021-00162-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petrakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2020.109198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hamilton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12252" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Constantatos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpv005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.05.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mabrouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.07.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK6ZDM3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.10.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2009.01153.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-008-9058-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Abbassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gervais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2008.00131.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DT736PQ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Couture" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ED8CE568B82977B51E0E41F2826460DDCB24850/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.00402.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNK14DZP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.571.53" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1941/9782759240753/des-contrats-dans-les-filieres-agricoles-foret-bois-et-halieutiques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>