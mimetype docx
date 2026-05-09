--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1450,209 +1450,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the economics of labels: how their introduction affects the functioning of markets and the welfare of all participants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the benefits of contractual inefficiency in quality-differentiated markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Bacchiega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christos Constantatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aau088⟩</w:t>
+              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (3), pp.846-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oep/gpv005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340827v1</w:t>
+                <w:t xml:space="preserve">hal-01170048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of contractual inefficiency in quality-differentiated markets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the economics of labels: how their introduction affects the functioning of markets and the welfare of all participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Constantatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67 (3), pp.846-863. </w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (1), pp.239-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oep/gpv005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aau088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170048v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credence goods, experts and risk aversion</w:t>
               </w:r>
@@ -2122,51 +2122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of labels in credence goods markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Constantatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Regulatory Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (3), pp.237-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,51 +2721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biens de confiance et concurrence en prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Constantatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 55 (3), pp.527-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3181,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.bonroy@inra.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/olivier-bonroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaae.org/Awards.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bacchiega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2023-0220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12352" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-022-09868-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-021-00162-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petrakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2020.109198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hamilton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12252" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Constantatos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpv005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.05.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mabrouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.07.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK6ZDM3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.10.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2009.01153.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-008-9058-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Abbassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gervais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2008.00131.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DT736PQ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Couture" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ED8CE568B82977B51E0E41F2826460DDCB24850/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.00402.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNK14DZP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.571.53" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1941/9782759240753/des-contrats-dans-les-filieres-agricoles-foret-bois-et-halieutiques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olivier.bonroy@inra.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/olivier-bonroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaae.org/Awards.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bacchiega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hervouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2023-0220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12352" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-022-09868-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-021-00162-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petrakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2020.109198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hamilton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Souza-Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12252" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12286" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpv005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Constantatos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tropeano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.05.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Mabrouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.07.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK6ZDM3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2011.10.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2009.01153.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-008-9058-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Abbassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gervais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2008.00131.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DT736PQ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Couture" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ED8CE568B82977B51E0E41F2826460DDCB24850/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660178v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.00402.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNK14DZP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.571.53" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1941/9782759240753/des-contrats-dans-les-filieres-agricoles-foret-bois-et-halieutiques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>