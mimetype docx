--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Bordeaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux - Archéologue et numismate</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2546-6726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190878983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">309145541783696600008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Исследования Таджикско-Французской Археологической миссии Южного Таджикистана в 2021 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.196-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Elizabeth Errington, Charles Masson : Collections from Begram and Kabul Bazaar, Afghanistan 1833-1838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sôphytos et Andragoras. Deux cas de monnayages autonomistes entre Bactriane et Parthie séleucides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments et mémoires de la Fondation Eugène Piot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, p. 77-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03220187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of W. Rienjang and P. Stewart (eds.), Problems of Chronology in Gandhāran Art, Proceedings of the First International Workshop of the Gandhāra Connections Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient West &amp; East </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.454-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Nicholas Sims-Williams & François de Blois, Studies in the Chronology of the Bactrian Documents from Northern Afghanistan. With contributions by Harry Falk and Dieter Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.641-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03471961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies hellénistiques et kouchanes des fouilles franco-afghanes de Bactres (Balkh, Afghanistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Rassoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.15-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Brian Kritt, The Seleucid Mint of Ai Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21/2, pp.647-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclès en Asie centrale : représentations et métamorphoses d’un héros dans l’iconographie monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du héros en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Société Asiatique; Collège de France, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05118837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie centrale, frontière de l’ouest dans les textes chinois de Xuanquan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decoudun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korolkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études sur l’Asie centrale : pluridisciplinarité et connexions d'un champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM; CeRMI; CREE; IFEAC; ZooStan, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his successors in Central Asia: monetary policies and traditions (3rd c. BC – 1st c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his Legacy in Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Macedonian Society of Great Britain, Apr 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truelle et la monnaie : archéologie et numismatique au service de la recherche française en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Délégation archéologique française en Afghanistan (DAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Délégation archéologique française en Afghanistan, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies, explorateurs et archéologues : les études numismatiques en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des grands sites d’Afghanistan : cent ans de coopération archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Europe et des Affaires Etrangères; Institut Français en Afghanistan; Délégation Archéologique Française en Afghanistan; Equipe "Archéologie de l'Asie centrale", UMR 7041 "ArScAn", May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numismatist and the Auctioneer: dealing with coins from the art market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference of HCARN “Entangled Pasts and Presents”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies at the University of Freiburg, Germany, Mar 2022, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greeks and Kushans in Central Asia: From Coins and Archaeology to History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Mutin &amp; Farhod Razzokov, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeco-Bactrian and Indo-Greek coins: New Data Based on Die-Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hellenistic Legacies on the Silk Road</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Yang, Aug 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grecs en Inde. Politiques et pratiques monétaires (IIIe s. a.C. – Ier s. p.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numismatica Antiqua 8, 978-2-35613-219-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire indien des Kouchans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.163-205, 2025, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les satrapies perses orientales et l'anabase d'Alexandre le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et monogrammes de Ménandre Ier à l'épreuve d'une étude de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jessie Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Oxus au Gange. Études en l'honneur de Francine Tissot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.187-240, 2025, Archaeologia Afghana, 978-2-494259-33-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Central Asia and Western China. Roads and Networks through the Karategin Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène de Pontbriand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silk roads papers, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Nations Educational,Scientific and Cultural Organization (UNESCO)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-58, 2025, 978-92-3-100803-0. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54678/HMLT7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaumes gréco-bactrien et indo-grec aux portes de l'Inde du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-162, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">巴克特里亚和印度—希腊人钱币综论</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望 (From the Mediterranean to the Yellow River: Hellenistic Civilization and the Silk Road)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Zhonghua Book Company, pp.31-63, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indo-Greek Gold Coinages. A New Heliocles II Specimen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majumbar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries: Premodern Cultural Transactions across Asia. Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primus Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-119, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies gréco-bactriennes et indo-grecques : nouvelles données issues des études de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Zhonghua Book Company, pp.177-200, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary politics during the early Graeco-Bactrian kingdom (250-190 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Mairs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Graeco-Bactrian and Indo-Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.510-519, 2020, Routledge Worlds, 9-781-13809-069-9. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315108513-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Kushans to the Shahis. Numismatics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. R. Allchin; Warwick Ball; Norman Hammond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Afghanistan. From Earliest Times to the Timurid Period: New Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-459, 2019, 9-780-74869-917-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aï Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes. Un siècle de recherches archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats détaillés de l'étude de coins sur Lysias, Antialcidas et Hélioclès II (105-90 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la campagne 2023 de la MAFAC. Fouilles de Sarazm-2, kourgane 4, chantier sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Asie Centrale (MAFAC). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional. Rapport 2023. Suivi de: Opérations projetées pour 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, campagne 2022. Rapport. Suivi de Opérations projetées pour 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, Ministère français de l'Europe et des affaires étrangères. 2022, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, Campagne 2021. Rapport provisoire (campagne en cours), Suivi de Opérations projetées pour 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2021, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnayages autonomistes d’Asie centrale. Chouettes athéniennes, monnaies de Sôphytos et d’Andragoras : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes hellénistiques d’Asie centrale : politiques et pratiques monétaires (3e siècle av. J.-C. – 1er s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Bordeaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux - Archéologue et numismate</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2546-6726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190878983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">309145541783696600008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Исследования Таджикско-Французской Археологической миссии Южного Таджикистана в 2021 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.196-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Elizabeth Errington, Charles Masson : Collections from Begram and Kabul Bazaar, Afghanistan 1833-1838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sôphytos et Andragoras. Deux cas de monnayages autonomistes entre Bactriane et Parthie séleucides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments et mémoires de la Fondation Eugène Piot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, p. 77-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03220187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of W. Rienjang and P. Stewart (eds.), Problems of Chronology in Gandhāran Art, Proceedings of the First International Workshop of the Gandhāra Connections Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient West &amp; East </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.454-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Nicholas Sims-Williams & François de Blois, Studies in the Chronology of the Bactrian Documents from Northern Afghanistan. With contributions by Harry Falk and Dieter Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.641-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03471961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies hellénistiques et kouchanes des fouilles franco-afghanes de Bactres (Balkh, Afghanistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Rassoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.15-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Brian Kritt, The Seleucid Mint of Ai Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21/2, pp.647-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three kings for which kingdom? Numismatic and textual translations in the coinages of Lysias, Antialkidas and Heliokles II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating the Past: Transtemporal Mediations of Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wrocław, Mar 2026, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclès en Asie centrale : représentations et métamorphoses d’un héros dans l’iconographie monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du héros en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Société Asiatique; Collège de France, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05118837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie centrale, frontière de l’ouest dans les textes chinois de Xuanquan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decoudun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korolkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études sur l’Asie centrale : pluridisciplinarité et connexions d'un champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM; CeRMI; CREE; IFEAC; ZooStan, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his successors in Central Asia: monetary policies and traditions (3rd c. BC – 1st c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his Legacy in Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Macedonian Society of Great Britain, Apr 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numismatist and the Auctioneer: dealing with coins from the art market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference of HCARN “Entangled Pasts and Presents”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies at the University of Freiburg, Germany, Mar 2022, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies, explorateurs et archéologues : les études numismatiques en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des grands sites d’Afghanistan : cent ans de coopération archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Europe et des Affaires Etrangères; Institut Français en Afghanistan; Délégation Archéologique Française en Afghanistan; Equipe "Archéologie de l'Asie centrale", UMR 7041 "ArScAn", May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truelle et la monnaie : archéologie et numismatique au service de la recherche française en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Délégation archéologique française en Afghanistan (DAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Délégation archéologique française en Afghanistan, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greeks and Kushans in Central Asia: From Coins and Archaeology to History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Mutin &amp; Farhod Razzokov, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeco-Bactrian and Indo-Greek coins: New Data Based on Die-Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hellenistic Legacies on the Silk Road</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Yang, Aug 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grecs en Inde. Politiques et pratiques monétaires (IIIe s. a.C. – Ier s. p.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numismatica Antiqua 8, 978-2-35613-219-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et monogrammes de Ménandre Ier à l'épreuve d'une étude de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jessie Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Oxus au Gange. Études en l'honneur de Francine Tissot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.187-240, 2025, Archaeologia Afghana, 978-2-494259-33-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les satrapies perses orientales et l'anabase d'Alexandre le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Central Asia and Western China. Roads and Networks through the Karategin Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène de Pontbriand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silk roads papers, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Nations Educational,Scientific and Cultural Organization (UNESCO)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-58, 2025, 978-92-3-100803-0. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54678/HMLT7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaumes gréco-bactrien et indo-grec aux portes de l'Inde du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-162, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire indien des Kouchans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.163-205, 2025, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indo-Greek Gold Coinages. A New Heliocles II Specimen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majumbar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries: Premodern Cultural Transactions across Asia. Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primus Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-119, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies gréco-bactriennes et indo-grecques : nouvelles données issues des études de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Zhonghua Book Company, pp.177-200, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">巴克特里亚和印度—希腊人钱币综论</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望 (From the Mediterranean to the Yellow River: Hellenistic Civilization and the Silk Road)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Zhonghua Book Company, pp.31-63, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary politics during the early Graeco-Bactrian kingdom (250-190 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Mairs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Graeco-Bactrian and Indo-Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.510-519, 2020, Routledge Worlds, 9-781-13809-069-9. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315108513-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Kushans to the Shahis. Numismatics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. R. Allchin; Warwick Ball; Norman Hammond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Afghanistan. From Earliest Times to the Timurid Period: New Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-459, 2019, 9-780-74869-917-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aï Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes. Un siècle de recherches archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats détaillés de l'étude de coins sur Lysias, Antialcidas et Hélioclès II (105-90 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional. Rapport 2023. Suivi de: Opérations projetées pour 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la campagne 2023 de la MAFAC. Fouilles de Sarazm-2, kourgane 4, chantier sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Asie Centrale (MAFAC). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, campagne 2022. Rapport. Suivi de Opérations projetées pour 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, Ministère français de l'Europe et des affaires étrangères. 2022, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, Campagne 2021. Rapport provisoire (campagne en cours), Suivi de Opérations projetées pour 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2021, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnayages autonomistes d’Asie centrale. Chouettes athéniennes, monnaies de Sôphytos et d’Andragoras : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes hellénistiques d’Asie centrale : politiques et pratiques monétaires (3e siècle av. J.-C. – 1er s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F41A720C"/>
+    <w:nsid w:val="9009BDAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bordeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2546-6726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190878983" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309145541783696600008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roland Besenval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Rassoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoudun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korolkov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/autres-collections/numismatica-antiqua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-ancienne-et-medievale-de-linde-du-nord-vie-s-avant-notre-ere-xiiie-s-apres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000396170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54678/HMLT7428" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://primusbooks.com/product/transcending-boundaries-premodern-cultural-transactions-across-asia-essays-in-honour-of-professor-osmund-bopearachchi-edited-by-susmita-basu-majumdar/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315108513-28" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-archaeology-of-afghanistan.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bordeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2546-6726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190878983" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309145541783696600008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roland Besenval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Rassoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoudun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korolkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/autres-collections/numismatica-antiqua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-ancienne-et-medievale-de-linde-du-nord-vie-s-avant-notre-ere-xiiie-s-apres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000396170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54678/HMLT7428" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://primusbooks.com/product/transcending-boundaries-premodern-cultural-transactions-across-asia-essays-in-honour-of-professor-osmund-bopearachchi-edited-by-susmita-basu-majumdar/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315108513-28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-archaeology-of-afghanistan.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>