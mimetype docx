--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Bordeaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux - Archéologue et numismate</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2546-6726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190878983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">309145541783696600008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Исследования Таджикско-Французской Археологической миссии Южного Таджикистана в 2021 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.196-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Elizabeth Errington, Charles Masson : Collections from Begram and Kabul Bazaar, Afghanistan 1833-1838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sôphytos et Andragoras. Deux cas de monnayages autonomistes entre Bactriane et Parthie séleucides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments et mémoires de la Fondation Eugène Piot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, p. 77-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03220187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of W. Rienjang and P. Stewart (eds.), Problems of Chronology in Gandhāran Art, Proceedings of the First International Workshop of the Gandhāra Connections Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient West &amp; East </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.454-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Nicholas Sims-Williams & François de Blois, Studies in the Chronology of the Bactrian Documents from Northern Afghanistan. With contributions by Harry Falk and Dieter Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.641-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03471961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies hellénistiques et kouchanes des fouilles franco-afghanes de Bactres (Balkh, Afghanistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Rassoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.15-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Brian Kritt, The Seleucid Mint of Ai Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21/2, pp.647-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three kings for which kingdom? Numismatic and textual translations in the coinages of Lysias, Antialkidas and Heliokles II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating the Past: Transtemporal Mediations of Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wrocław, Mar 2026, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclès en Asie centrale : représentations et métamorphoses d’un héros dans l’iconographie monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du héros en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Société Asiatique; Collège de France, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05118837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie centrale, frontière de l’ouest dans les textes chinois de Xuanquan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decoudun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korolkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études sur l’Asie centrale : pluridisciplinarité et connexions d'un champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM; CeRMI; CREE; IFEAC; ZooStan, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his successors in Central Asia: monetary policies and traditions (3rd c. BC – 1st c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his Legacy in Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Macedonian Society of Great Britain, Apr 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numismatist and the Auctioneer: dealing with coins from the art market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference of HCARN “Entangled Pasts and Presents”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies at the University of Freiburg, Germany, Mar 2022, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies, explorateurs et archéologues : les études numismatiques en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des grands sites d’Afghanistan : cent ans de coopération archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Europe et des Affaires Etrangères; Institut Français en Afghanistan; Délégation Archéologique Française en Afghanistan; Equipe "Archéologie de l'Asie centrale", UMR 7041 "ArScAn", May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truelle et la monnaie : archéologie et numismatique au service de la recherche française en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Délégation archéologique française en Afghanistan (DAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Délégation archéologique française en Afghanistan, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greeks and Kushans in Central Asia: From Coins and Archaeology to History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Mutin &amp; Farhod Razzokov, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeco-Bactrian and Indo-Greek coins: New Data Based on Die-Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hellenistic Legacies on the Silk Road</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Yang, Aug 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grecs en Inde. Politiques et pratiques monétaires (IIIe s. a.C. – Ier s. p.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numismatica Antiqua 8, 978-2-35613-219-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et monogrammes de Ménandre Ier à l'épreuve d'une étude de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jessie Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Oxus au Gange. Études en l'honneur de Francine Tissot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.187-240, 2025, Archaeologia Afghana, 978-2-494259-33-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les satrapies perses orientales et l'anabase d'Alexandre le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Central Asia and Western China. Roads and Networks through the Karategin Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène de Pontbriand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silk roads papers, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Nations Educational,Scientific and Cultural Organization (UNESCO)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-58, 2025, 978-92-3-100803-0. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54678/HMLT7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaumes gréco-bactrien et indo-grec aux portes de l'Inde du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-162, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire indien des Kouchans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.163-205, 2025, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indo-Greek Gold Coinages. A New Heliocles II Specimen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majumbar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries: Premodern Cultural Transactions across Asia. Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primus Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-119, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies gréco-bactriennes et indo-grecques : nouvelles données issues des études de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Zhonghua Book Company, pp.177-200, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">巴克特里亚和印度—希腊人钱币综论</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望 (From the Mediterranean to the Yellow River: Hellenistic Civilization and the Silk Road)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Zhonghua Book Company, pp.31-63, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary politics during the early Graeco-Bactrian kingdom (250-190 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Mairs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Graeco-Bactrian and Indo-Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.510-519, 2020, Routledge Worlds, 9-781-13809-069-9. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315108513-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Kushans to the Shahis. Numismatics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. R. Allchin; Warwick Ball; Norman Hammond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Afghanistan. From Earliest Times to the Timurid Period: New Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-459, 2019, 9-780-74869-917-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aï Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes. Un siècle de recherches archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats détaillés de l'étude de coins sur Lysias, Antialcidas et Hélioclès II (105-90 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional. Rapport 2023. Suivi de: Opérations projetées pour 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la campagne 2023 de la MAFAC. Fouilles de Sarazm-2, kourgane 4, chantier sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Asie Centrale (MAFAC). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, campagne 2022. Rapport. Suivi de Opérations projetées pour 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, Ministère français de l'Europe et des affaires étrangères. 2022, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, Campagne 2021. Rapport provisoire (campagne en cours), Suivi de Opérations projetées pour 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2021, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnayages autonomistes d’Asie centrale. Chouettes athéniennes, monnaies de Sôphytos et d’Andragoras : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes hellénistiques d’Asie centrale : politiques et pratiques monétaires (3e siècle av. J.-C. – 1er s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Bordeaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux - Archéologue et numismate</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2546-6726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190878983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">309145541783696600008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Исследования Таджикско-Французской Археологической миссии Южного Таджикистана в 2021 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.196-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sôphytos et Andragoras. Deux cas de monnayages autonomistes entre Bactriane et Parthie séleucides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments et mémoires de la Fondation Eugène Piot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, p. 77-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03220187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Elizabeth Errington, Charles Masson : Collections from Begram and Kabul Bazaar, Afghanistan 1833-1838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of W. Rienjang and P. Stewart (eds.), Problems of Chronology in Gandhāran Art, Proceedings of the First International Workshop of the Gandhāra Connections Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient West &amp; East </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.454-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Nicholas Sims-Williams & François de Blois, Studies in the Chronology of the Bactrian Documents from Northern Afghanistan. With contributions by Harry Falk and Dieter Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.641-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03471961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies hellénistiques et kouchanes des fouilles franco-afghanes de Bactres (Balkh, Afghanistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Rassoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.15-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Brian Kritt, The Seleucid Mint of Ai Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21/2, pp.647-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three kings for which kingdom? Numismatic and textual translations in the coinages of Lysias, Antialkidas and Heliokles II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating the Past: Transtemporal Mediations of Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wrocław, Mar 2026, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclès en Asie centrale : représentations et métamorphoses d’un héros dans l’iconographie monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du héros en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Société Asiatique; Collège de France, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05118837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie centrale, frontière de l’ouest dans les textes chinois de Xuanquan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decoudun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korolkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études sur l’Asie centrale : pluridisciplinarité et connexions d'un champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM; CeRMI; CREE; IFEAC; ZooStan, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his successors in Central Asia: monetary policies and traditions (3rd c. BC – 1st c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his Legacy in Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Macedonian Society of Great Britain, Apr 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truelle et la monnaie : archéologie et numismatique au service de la recherche française en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Délégation archéologique française en Afghanistan (DAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Délégation archéologique française en Afghanistan, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies, explorateurs et archéologues : les études numismatiques en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des grands sites d’Afghanistan : cent ans de coopération archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Europe et des Affaires Etrangères; Institut Français en Afghanistan; Délégation Archéologique Française en Afghanistan; Equipe "Archéologie de l'Asie centrale", UMR 7041 "ArScAn", May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numismatist and the Auctioneer: dealing with coins from the art market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference of HCARN “Entangled Pasts and Presents”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies at the University of Freiburg, Germany, Mar 2022, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greeks and Kushans in Central Asia: From Coins and Archaeology to History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Mutin &amp; Farhod Razzokov, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeco-Bactrian and Indo-Greek coins: New Data Based on Die-Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hellenistic Legacies on the Silk Road</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Yang, Aug 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grecs en Inde. Politiques et pratiques monétaires (IIIe s. a.C. – Ier s. p.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numismatica Antiqua 8, 978-2-35613-219-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les satrapies perses orientales et l'anabase d'Alexandre le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et monogrammes de Ménandre Ier à l'épreuve d'une étude de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jessie Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Oxus au Gange. Études en l'honneur de Francine Tissot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.187-240, 2025, Archaeologia Afghana, 978-2-494259-33-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Central Asia and Western China. Roads and Networks through the Karategin Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène de Pontbriand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silk roads papers, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Nations Educational,Scientific and Cultural Organization (UNESCO)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-58, 2025, 978-92-3-100803-0. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54678/HMLT7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaumes gréco-bactrien et indo-grec aux portes de l'Inde du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-162, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire indien des Kouchans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.163-205, 2025, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indo-Greek Gold Coinages. A New Heliocles II Specimen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majumbar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries: Premodern Cultural Transactions across Asia. Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primus Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-119, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies gréco-bactriennes et indo-grecques : nouvelles données issues des études de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Zhonghua Book Company, pp.177-200, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">巴克特里亚和印度—希腊人钱币综论</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望 (From the Mediterranean to the Yellow River: Hellenistic Civilization and the Silk Road)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Zhonghua Book Company, pp.31-63, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary politics during the early Graeco-Bactrian kingdom (250-190 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Mairs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Graeco-Bactrian and Indo-Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.510-519, 2020, Routledge Worlds, 9-781-13809-069-9. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315108513-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Kushans to the Shahis. Numismatics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. R. Allchin; Warwick Ball; Norman Hammond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Afghanistan. From Earliest Times to the Timurid Period: New Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-459, 2019, 9-780-74869-917-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aï Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes. Un siècle de recherches archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats détaillés de l'étude de coins sur Lysias, Antialcidas et Hélioclès II (105-90 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la campagne 2023 de la MAFAC. Fouilles de Sarazm-2, kourgane 4, chantier sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Asie Centrale (MAFAC). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional. Rapport 2023. Suivi de: Opérations projetées pour 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, campagne 2022. Rapport. Suivi de Opérations projetées pour 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, Ministère français de l'Europe et des affaires étrangères. 2022, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, Campagne 2021. Rapport provisoire (campagne en cours), Suivi de Opérations projetées pour 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2021, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnayages autonomistes d’Asie centrale. Chouettes athéniennes, monnaies de Sôphytos et d’Andragoras : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes hellénistiques d’Asie centrale : politiques et pratiques monétaires (3e siècle av. J.-C. – 1er s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9009BDAF"/>
+    <w:nsid w:val="7E2284E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bordeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2546-6726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190878983" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309145541783696600008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roland Besenval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Rassoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoudun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korolkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/autres-collections/numismatica-antiqua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-ancienne-et-medievale-de-linde-du-nord-vie-s-avant-notre-ere-xiiie-s-apres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000396170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54678/HMLT7428" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://primusbooks.com/product/transcending-boundaries-premodern-cultural-transactions-across-asia-essays-in-honour-of-professor-osmund-bopearachchi-edited-by-susmita-basu-majumdar/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315108513-28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-archaeology-of-afghanistan.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bordeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2546-6726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190878983" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309145541783696600008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roland Besenval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Rassoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoudun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korolkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/autres-collections/numismatica-antiqua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-ancienne-et-medievale-de-linde-du-nord-vie-s-avant-notre-ere-xiiie-s-apres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000396170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54678/HMLT7428" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://primusbooks.com/product/transcending-boundaries-premodern-cultural-transactions-across-asia-essays-in-honour-of-professor-osmund-bopearachchi-edited-by-susmita-basu-majumdar/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315108513-28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-archaeology-of-afghanistan.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>