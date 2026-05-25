--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Bordeaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux - Archéologue et numismate</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2546-6726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190878983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">309145541783696600008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Исследования Таджикско-Французской Археологической миссии Южного Таджикистана в 2021 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.196-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sôphytos et Andragoras. Deux cas de monnayages autonomistes entre Bactriane et Parthie séleucides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments et mémoires de la Fondation Eugène Piot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, p. 77-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03220187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Elizabeth Errington, Charles Masson : Collections from Begram and Kabul Bazaar, Afghanistan 1833-1838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of W. Rienjang and P. Stewart (eds.), Problems of Chronology in Gandhāran Art, Proceedings of the First International Workshop of the Gandhāra Connections Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient West &amp; East </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.454-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Nicholas Sims-Williams & François de Blois, Studies in the Chronology of the Bactrian Documents from Northern Afghanistan. With contributions by Harry Falk and Dieter Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.641-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03471961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies hellénistiques et kouchanes des fouilles franco-afghanes de Bactres (Balkh, Afghanistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Rassoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.15-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Brian Kritt, The Seleucid Mint of Ai Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21/2, pp.647-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three kings for which kingdom? Numismatic and textual translations in the coinages of Lysias, Antialkidas and Heliokles II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating the Past: Transtemporal Mediations of Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wrocław, Mar 2026, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclès en Asie centrale : représentations et métamorphoses d’un héros dans l’iconographie monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du héros en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Société Asiatique; Collège de France, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05118837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie centrale, frontière de l’ouest dans les textes chinois de Xuanquan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decoudun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korolkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études sur l’Asie centrale : pluridisciplinarité et connexions d'un champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM; CeRMI; CREE; IFEAC; ZooStan, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his successors in Central Asia: monetary policies and traditions (3rd c. BC – 1st c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his Legacy in Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Macedonian Society of Great Britain, Apr 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truelle et la monnaie : archéologie et numismatique au service de la recherche française en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Délégation archéologique française en Afghanistan (DAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Délégation archéologique française en Afghanistan, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies, explorateurs et archéologues : les études numismatiques en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des grands sites d’Afghanistan : cent ans de coopération archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Europe et des Affaires Etrangères; Institut Français en Afghanistan; Délégation Archéologique Française en Afghanistan; Equipe "Archéologie de l'Asie centrale", UMR 7041 "ArScAn", May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numismatist and the Auctioneer: dealing with coins from the art market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference of HCARN “Entangled Pasts and Presents”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies at the University of Freiburg, Germany, Mar 2022, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greeks and Kushans in Central Asia: From Coins and Archaeology to History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Mutin &amp; Farhod Razzokov, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeco-Bactrian and Indo-Greek coins: New Data Based on Die-Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hellenistic Legacies on the Silk Road</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Yang, Aug 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grecs en Inde. Politiques et pratiques monétaires (IIIe s. a.C. – Ier s. p.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numismatica Antiqua 8, 978-2-35613-219-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les satrapies perses orientales et l'anabase d'Alexandre le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et monogrammes de Ménandre Ier à l'épreuve d'une étude de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jessie Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Oxus au Gange. Études en l'honneur de Francine Tissot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.187-240, 2025, Archaeologia Afghana, 978-2-494259-33-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Central Asia and Western China. Roads and Networks through the Karategin Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène de Pontbriand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silk roads papers, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Nations Educational,Scientific and Cultural Organization (UNESCO)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-58, 2025, 978-92-3-100803-0. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54678/HMLT7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaumes gréco-bactrien et indo-grec aux portes de l'Inde du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-162, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire indien des Kouchans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.163-205, 2025, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indo-Greek Gold Coinages. A New Heliocles II Specimen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majumbar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries: Premodern Cultural Transactions across Asia. Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primus Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-119, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies gréco-bactriennes et indo-grecques : nouvelles données issues des études de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Zhonghua Book Company, pp.177-200, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">巴克特里亚和印度—希腊人钱币综论</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望 (From the Mediterranean to the Yellow River: Hellenistic Civilization and the Silk Road)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Zhonghua Book Company, pp.31-63, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary politics during the early Graeco-Bactrian kingdom (250-190 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Mairs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Graeco-Bactrian and Indo-Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.510-519, 2020, Routledge Worlds, 9-781-13809-069-9. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315108513-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Kushans to the Shahis. Numismatics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. R. Allchin; Warwick Ball; Norman Hammond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Afghanistan. From Earliest Times to the Timurid Period: New Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-459, 2019, 9-780-74869-917-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aï Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes. Un siècle de recherches archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats détaillés de l'étude de coins sur Lysias, Antialcidas et Hélioclès II (105-90 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la campagne 2023 de la MAFAC. Fouilles de Sarazm-2, kourgane 4, chantier sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Asie Centrale (MAFAC). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional. Rapport 2023. Suivi de: Opérations projetées pour 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, campagne 2022. Rapport. Suivi de Opérations projetées pour 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, Ministère français de l'Europe et des affaires étrangères. 2022, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, Campagne 2021. Rapport provisoire (campagne en cours), Suivi de Opérations projetées pour 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2021, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnayages autonomistes d’Asie centrale. Chouettes athéniennes, monnaies de Sôphytos et d’Andragoras : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes hellénistiques d’Asie centrale : politiques et pratiques monétaires (3e siècle av. J.-C. – 1er s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Bordeaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux - Archéologue et numismate</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2546-6726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190878983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">309145541783696600008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Таджикско-Французская археологическая миссия на юге Таджикистана. Отчет о исследованиях в 2022 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Исследования Таджикско-Французской Археологической миссии Южного Таджикистана в 2021 году</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusufsho Yakubov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.196-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Elizabeth Errington, Charles Masson : Collections from Begram and Kabul Bazaar, Afghanistan 1833-1838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sôphytos et Andragoras. Deux cas de monnayages autonomistes entre Bactriane et Parthie séleucides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments et mémoires de la Fondation Eugène Piot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, p. 77-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03220187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of W. Rienjang and P. Stewart (eds.), Problems of Chronology in Gandhāran Art, Proceedings of the First International Workshop of the Gandhāra Connections Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient West &amp; East </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.454-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Nicholas Sims-Williams & François de Blois, Studies in the Chronology of the Bactrian Documents from Northern Afghanistan. With contributions by Harry Falk and Dieter Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.641-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03471961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies hellénistiques et kouchanes des fouilles franco-afghanes de Bactres (Balkh, Afghanistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roland Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Rassoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.15-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Brian Kritt, The Seleucid Mint of Ai Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21/2, pp.647-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three kings for which kingdom? Numismatic and textual translations in the coinages of Lysias, Antialkidas and Heliokles II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating the Past: Transtemporal Mediations of Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wrocław, Mar 2026, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclès en Asie centrale : représentations et métamorphoses d’un héros dans l’iconographie monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du héros en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Société Asiatique; Collège de France, May 2025, Paris, France. p. 157-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05118837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie centrale, frontière de l’ouest dans les textes chinois de Xuanquan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decoudun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korolkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études sur l’Asie centrale : pluridisciplinarité et connexions d'un champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM; CeRMI; CREE; IFEAC; ZooStan, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial borderlands in Central Asia: first results of the archaeological surveys as part of the ANR ‘FRONTIER’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for South Asian Archaeology and Art; Sächsische Akademie der Wissenschaften, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his successors in Central Asia: monetary policies and traditions (3rd c. BC – 1st c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander the Great and his Legacy in Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Macedonian Society of Great Britain, Apr 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism at the edge: the ANR project ‘FRONTIER’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Danielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose custom is it anyway? Empire, cities and people through archaeology, art and written sources in Hellenistic Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bordeaux; Ségolène de Pontbriand, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truelle et la monnaie : archéologie et numismatique au service de la recherche française en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Délégation archéologique française en Afghanistan (DAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Délégation archéologique française en Afghanistan, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies, explorateurs et archéologues : les études numismatiques en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des grands sites d’Afghanistan : cent ans de coopération archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Europe et des Affaires Etrangères; Institut Français en Afghanistan; Délégation Archéologique Française en Afghanistan; Equipe "Archéologie de l'Asie centrale", UMR 7041 "ArScAn", May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numismatist and the Auctioneer: dealing with coins from the art market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference of HCARN “Entangled Pasts and Presents”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freiburg Institute for Advanced Studies at the University of Freiburg, Germany, Mar 2022, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03820398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greeks and Kushans in Central Asia: From Coins and Archaeology to History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin Mutin &amp; Farhod Razzokov, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeco-Bactrian and Indo-Greek coins: New Data Based on Die-Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hellenistic Legacies on the Silk Road</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Yang, Aug 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grecs en Inde. Politiques et pratiques monétaires (IIIe s. a.C. – Ier s. p.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numismatica Antiqua 8, 978-2-35613-219-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les satrapies perses orientales et l'anabase d'Alexandre le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie et monogrammes de Ménandre Ier à l'épreuve d'une étude de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jessie Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Oxus au Gange. Études en l'honneur de Francine Tissot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.187-240, 2025, Archaeologia Afghana, 978-2-494259-33-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Central Asia and Western China. Roads and Networks through the Karategin Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène de Pontbriand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silk roads papers, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Nations Educational,Scientific and Cultural Organization (UNESCO)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-58, 2025, 978-92-3-100803-0. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54678/HMLT7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaumes gréco-bactrien et indo-grec aux portes de l'Inde du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Osmund Bopearachchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-162, 2025, Nouvelle Clio, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire indien des Kouchans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Ferrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire ancienne et médiévale de l'Inde du Nord (VIe s. avant notre ère, XIIIe s. après)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.163-205, 2025, 9782130577591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04998368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indo-Greek Gold Coinages. A New Heliocles II Specimen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majumbar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries: Premodern Cultural Transactions across Asia. Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primus Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-119, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies gréco-bactriennes et indo-grecques : nouvelles données issues des études de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Zhonghua Book Company, pp.177-200, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">巴克特里亚和印度—希腊人钱币综论</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Juping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">丝路文明多学科交叉合作研究的回顾与展望 (From the Mediterranean to the Yellow River: Hellenistic Civilization and the Silk Road)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Zhonghua Book Company, pp.31-63, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04836761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary politics during the early Graeco-Bactrian kingdom (250-190 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Mairs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Graeco-Bactrian and Indo-Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.510-519, 2020, Routledge Worlds, 9-781-13809-069-9. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315108513-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Kushans to the Shahis. Numismatics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. R. Allchin; Warwick Ball; Norman Hammond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Afghanistan. From Earliest Times to the Timurid Period: New Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-459, 2019, 9-780-74869-917-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aï Khanoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes. Un siècle de recherches archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats détaillés de l'étude de coins sur Lysias, Antialcidas et Hélioclès II (105-90 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la campagne 2023 de la MAFAC. Fouilles de Sarazm-2, kourgane 4, chantier sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Archéologique Française en Asie Centrale (MAFAC). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional. Rapport 2023. Suivi de: Opérations projetées pour 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Guermanovna Filimonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, campagne 2022. Rapport. Suivi de Opérations projetées pour 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Saintenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, Ministère français de l'Europe et des affaires étrangères. 2022, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-tadjike du Tadjikistan méridional, Campagne 2021. Rapport provisoire (campagne en cours), Suivi de Opérations projetées pour 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des Fouilles, ministère français de l'Europe et des Affaires étrangères. 2021, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnayages autonomistes d’Asie centrale. Chouettes athéniennes, monnaies de Sôphytos et d’Andragoras : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les royaumes hellénistiques d’Asie centrale : politiques et pratiques monétaires (3e siècle av. J.-C. – 1er s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Monnaie, politique et économie dans le monde grec antique, Maison de la recherche, Sorbonne-Université, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E2284E3"/>
+    <w:nsid w:val="D36B063F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bordeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2546-6726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190878983" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309145541783696600008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roland Besenval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Rassoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoudun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korolkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/autres-collections/numismatica-antiqua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-ancienne-et-medievale-de-linde-du-nord-vie-s-avant-notre-ere-xiiie-s-apres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000396170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54678/HMLT7428" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://primusbooks.com/product/transcending-boundaries-premodern-cultural-transactions-across-asia-essays-in-honour-of-professor-osmund-bopearachchi-edited-by-susmita-basu-majumdar/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315108513-28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-archaeology-of-afghanistan.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bordeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2546-6726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190878983" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/309145541783696600008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusufsho Yakubov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guermanovna Filimonova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roland Besenval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Rassoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoudun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korolkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/collections/autres-collections/numismatica-antiqua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Osmund Bopearachchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/histoire-ancienne-et-medievale-de-linde-du-nord-vie-s-avant-notre-ere-xiiie-s-apres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05352169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne de Pontbriand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000396170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54678/HMLT7428" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04998368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://primusbooks.com/product/transcending-boundaries-premodern-cultural-transactions-across-asia-essays-in-honour-of-professor-osmund-bopearachchi-edited-by-susmita-basu-majumdar/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Graeco-Bactrian-and-Indo-Greek-World/Mairs/p/book/9781138090699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315108513-28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-archaeology-of-afghanistan.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>