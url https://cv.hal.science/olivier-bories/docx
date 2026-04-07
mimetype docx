--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -462,446 +462,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Film Recherche un moyen de restitution pertinent au plus près de tous les publics</w:t>
+                <w:t xml:space="preserve">Le film recherche : une forme novatrice d'accompagnement pour la transmission des connaissances dans le champ innovant de l'agroforesterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elsa Pibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.19-21</w:t>
+              <w:t xml:space="preserve">, 2019, Transition et innovation : comment accompagner les acteurs ?, 2, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419038v1</w:t>
+                <w:t xml:space="preserve">hal-02418981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le film recherche : une forme novatrice d'accompagnement pour la transmission des connaissances dans le champ innovant de l'agroforesterie</w:t>
+                <w:t xml:space="preserve">Le Film Recherche un moyen de restitution pertinent au plus près de tous les publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Pibou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
+                <w:t xml:space="preserve">Olivier Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Transition et innovation : comment accompagner les acteurs ?, 2, pp.15-16</w:t>
+              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418981v1</w:t>
+                <w:t xml:space="preserve">hal-02419038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les moutons circulent sur les trottoirs de nos villes</w:t>
+                <w:t xml:space="preserve">Faire du paysage un « personnage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie-Lou Dubreuilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bouger en ville, 11</w:t>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Géographies audiovisuelles, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969069v2</w:t>
+                <w:t xml:space="preserve">hal-02353260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du paysage un « personnage »</w:t>
+                <w:t xml:space="preserve">Quand les moutons circulent sur les trottoirs de nos villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Lou Dubreuilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Géographies audiovisuelles, 3</w:t>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bouger en ville, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353260v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations foncières pastorales dans les Pyrénées : mises en forme et préférences paysagères</w:t>
               </w:r>
@@ -963,438 +963,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover et revisiter la manière d’écrire une progression pédagogique : présenter autrement l’organisation du travail de l’enseignant pour collaborer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expériences d’agricultures urbaines et aménagement - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Perichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les agricultures urbaines durables : un vecteur pour la transition écologique, Hors série 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819562v1</w:t>
+                <w:t xml:space="preserve">hal-02045974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitant-chercheur : nouvelle figure des sciences impliquées</w:t>
+                <w:t xml:space="preserve">Quand l'agriculture prend de la hauteur. Filmer au jardin potager sur le toit de la clinique Pasteur à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paysage.1105⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les agricultures urbaines durables : un vecteur pour la transition écologique, Hors Série (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817511v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'agriculture prend de la hauteur. Filmer au jardin potager sur le toit de la clinique Pasteur à Toulouse</w:t>
+                <w:t xml:space="preserve">Innover et revisiter la manière d’écrire une progression pédagogique : présenter autrement l’organisation du travail de l’enseignant pour collaborer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Perichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816801v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences d’agricultures urbaines et aménagement - Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'habitant-chercheur : nouvelle figure des sciences impliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ribrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Causse-Kaposztas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les agricultures urbaines durables : un vecteur pour la transition écologique, Hors série 31, </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paysage et didactique, 18, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.1105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045974v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [au dossier : Les agricultures urbaines durables : un vecteur pour la transition écologique]</w:t>
               </w:r>
@@ -1651,191 +1651,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer l'artificialisation d'une terre agricole périurbaine</w:t>
+                <w:t xml:space="preserve">Des troupeaux dans la ville. Représentations et acceptations sociales d'une démarche d'éco-pâturage dans la première couronne toulousaine (Cugnaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Chaynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paysages des franges urbaines en projet, 13</w:t>
+              <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Thématique animal - Rubrique essais recherches, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816535v1</w:t>
+                <w:t xml:space="preserve">hal-01816702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des troupeaux dans la ville. Représentations et acceptations sociales d'une démarche d'éco-pâturage dans la première couronne toulousaine (Cugnaux)</w:t>
+                <w:t xml:space="preserve">Filmer l'artificialisation d'une terre agricole périurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charline Chaynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Thématique animal - Rubrique essais recherches, 7</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paysages des franges urbaines en projet, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816702v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture en ville</w:t>
               </w:r>
@@ -2608,51 +2608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le document audiovisuel comme dispositif de restitution de résultats de recherche : étude réflexive d’une nouvelle pratique pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2703,77 +2703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À l'ombre des champs » l An agroforestry landscapes research movie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2805,653 +2805,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience de la nature entre espaces urbains et non-urbains : résidence, pluri-résidence et mobilités dans les pratiques contemporaines de nature dans le sud-ouest de la France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filmer pour observer l’intention paysagère et sa place dans le débat collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloquium of the Commission on the Sustainability of Rural Systems of the International Geographical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union (IGU). INT., Jul 2018, Santiago de Compostela, Espagne. pp.570</w:t>
+              <w:t xml:space="preserve">24 paysages par seconde - Journées des paysages - Du terrain à l’écran, quelles interactions entre paysages et cinéma ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, Direction Générale de l’Aménagement, du Logement et de la Nature, Jun 2018, Montpellier, France. https://www.ecologique-solidaire.gouv.fr/politique-des-paysages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736222v1</w:t>
+                <w:t xml:space="preserve">hal-01817731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit. Filmer au jardin potager de la clinique Pasteur à Toulouse.</w:t>
+                <w:t xml:space="preserve">« Ascenseur pour le potager » : un film-recherche. Filmer le jardin potager sur le toit de la Clinique Pasteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Agricultures Urbaines depuis la métropole toulousaine à l’échelle globale : Etat des lieux, propositions, expériences et prospective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS Lisst-Dynamiques rurales (ENSFEA), Laboratoire CERTOP (UT2J, UT3), INRA UMR Agir, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817907v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer pour observer l’intention paysagère et sa place dans le débat collectif</w:t>
+                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit. Filmer au jardin potager de la clinique Pasteur à Toulouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 paysages par seconde - Journées des paysages - Du terrain à l’écran, quelles interactions entre paysages et cinéma ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, Direction Générale de l’Aménagement, du Logement et de la Nature, Jun 2018, Montpellier, France. https://www.ecologique-solidaire.gouv.fr/politique-des-paysages</w:t>
+              <w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817731v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ascenseur pour le potager » : un film-recherche. Filmer le jardin potager sur le toit de la Clinique Pasteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expérience de la nature entre espaces urbains et non-urbains : résidence, pluri-résidence et mobilités dans les pratiques contemporaines de nature dans le sud-ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures Urbaines depuis la métropole toulousaine à l’échelle globale : Etat des lieux, propositions, expériences et prospective.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS Lisst-Dynamiques rurales (ENSFEA), Laboratoire CERTOP (UT2J, UT3), INRA UMR Agir, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26. Colloquium of the Commission on the Sustainability of Rural Systems of the International Geographical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union (IGU). INT., Jul 2018, Santiago de Compostela, Espagne. pp.570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838110v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour former aux agricultures urbaines</w:t>
+                <w:t xml:space="preserve">Quand l'agriculture urbaine entre dans la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été d'agriculture urbaine, école de Bruxelles (Belgique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'écologie du paysage et systèmes de production végétale de l’Université libre de Bruxelles, Jul 2017, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Agricultures urbaines durables. Vecteur pour la transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS 5193 LISST Dynamiques rurales, UT2J, ENSFEA; Laboratoire CERTOP, INP ENSAT; Laboratoire CERTOP UT3, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827396v1</w:t>
+                <w:t xml:space="preserve">hal-01827344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit</w:t>
+                <w:t xml:space="preserve">Pour former aux agricultures urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures urbaines durables : vecteur pour la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS 5193 LISST Dynamiques rurales, UT2J, ENSFEA; Laboratoire CERTOP, INP ENSAT; Laboratoire CERTOP, UT3, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été d'agriculture urbaine, école de Bruxelles (Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'écologie du paysage et systèmes de production végétale de l’Université libre de Bruxelles, Jul 2017, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827367v1</w:t>
+                <w:t xml:space="preserve">hal-01827396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'agriculture urbaine entre dans la formation</w:t>
+                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures urbaines durables. Vecteur pour la transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS 5193 LISST Dynamiques rurales, UT2J, ENSFEA; Laboratoire CERTOP, INP ENSAT; Laboratoire CERTOP UT3, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Agricultures urbaines durables : vecteur pour la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS 5193 LISST Dynamiques rurales, UT2J, ENSFEA; Laboratoire CERTOP, INP ENSAT; Laboratoire CERTOP, UT3, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827344v1</w:t>
+                <w:t xml:space="preserve">hal-01827367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éco pâturage : une nouvelle pratique qui interroge l’espace public</w:t>
               </w:r>
@@ -4020,51 +4020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Estienne; Françoix Giroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement des arts aux non spécialistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, 2022, Sphère éducative, 978-2-38377-086-2</w:t>
@@ -4093,90 +4093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la nature entre espaces urbains et non-urbains : résidence, pluri-résidence et mobilités dans les pratiques contemporaines de nature dans le sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valerià Paül Carril, Ruben Camilo Lois Gonzales, Juan Manuel Trillo Santamaria, Fiona Haslam McKenzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infinite rural systems in a finite planet. Bridging gaps towards sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4358,51 +4358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizons paysans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4720,51 +4720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des champs et des maisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4947,51 +4947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="391B1A5E"/>
+    <w:nsid w:val="F7982318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5178,51 +5178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1690-4042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127584196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.6086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969069v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Lou Dubreuilh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817511v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Causse-Kaposztas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouhet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816801v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21387" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.4449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chaynes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817907v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082505v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1690-4042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127584196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.6086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969069v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Lou Dubreuilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816801v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21398" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817511v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Causse-Kaposztas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouhet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.4449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chaynes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082505v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>