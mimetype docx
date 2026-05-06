--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -963,542 +963,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences d’agricultures urbaines et aménagement - Introduction</w:t>
+                <w:t xml:space="preserve">Introduction [au dossier : Les agricultures urbaines durables : un vecteur pour la transition écologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sochaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les agricultures urbaines durables : un vecteur pour la transition écologique, Hors série 31, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21387⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Les agricultures urbaines durables : un vecteur pour la transition écologique, Hors-série 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.20958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045974v1</w:t>
+                <w:t xml:space="preserve">hal-02046022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'agriculture prend de la hauteur. Filmer au jardin potager sur le toit de la clinique Pasteur à Toulouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expériences d’agricultures urbaines et aménagement - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les agricultures urbaines durables : un vecteur pour la transition écologique, Hors Série (31), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Les agricultures urbaines durables : un vecteur pour la transition écologique, Hors série 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01816801v2</w:t>
+                <w:t xml:space="preserve">hal-02045974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover et revisiter la manière d’écrire une progression pédagogique : présenter autrement l’organisation du travail de l’enseignant pour collaborer.</w:t>
+                <w:t xml:space="preserve">Quand l'agriculture prend de la hauteur. Filmer au jardin potager sur le toit de la clinique Pasteur à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Perichon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les agricultures urbaines durables : un vecteur pour la transition écologique, Hors Série (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819562v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitant-chercheur : nouvelle figure des sciences impliquées</w:t>
+                <w:t xml:space="preserve">Innover et revisiter la manière d’écrire une progression pédagogique : présenter autrement l’organisation du travail de l’enseignant pour collaborer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Houte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Perichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817511v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [au dossier : Les agricultures urbaines durables : un vecteur pour la transition écologique]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'habitant-chercheur : nouvelle figure des sciences impliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ribrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Causse-Kaposztas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dumat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bories</w:t>
+                <w:t xml:space="preserve">Sylvie Houte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Sochaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les agricultures urbaines durables : un vecteur pour la transition écologique, Hors-série 31, </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paysage et didactique, 18, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.20958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.1105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046022v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations foncières pastorales dans les Pyrénées : mises en forme et préférences paysagères</w:t>
               </w:r>
@@ -1651,191 +1651,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des troupeaux dans la ville. Représentations et acceptations sociales d'une démarche d'éco-pâturage dans la première couronne toulousaine (Cugnaux)</w:t>
+                <w:t xml:space="preserve">Filmer l'artificialisation d'une terre agricole périurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charline Chaynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Thématique animal - Rubrique essais recherches, 7</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paysages des franges urbaines en projet, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816702v1</w:t>
+                <w:t xml:space="preserve">hal-01816535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer l'artificialisation d'une terre agricole périurbaine</w:t>
+                <w:t xml:space="preserve">Des troupeaux dans la ville. Représentations et acceptations sociales d'une démarche d'éco-pâturage dans la première couronne toulousaine (Cugnaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Chaynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paysages des franges urbaines en projet, 13</w:t>
+              <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Thématique animal - Rubrique essais recherches, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816535v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture en ville</w:t>
               </w:r>
@@ -2805,653 +2805,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer pour observer l’intention paysagère et sa place dans le débat collectif</w:t>
+                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit. Filmer au jardin potager de la clinique Pasteur à Toulouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 paysages par seconde - Journées des paysages - Du terrain à l’écran, quelles interactions entre paysages et cinéma ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, Direction Générale de l’Aménagement, du Logement et de la Nature, Jun 2018, Montpellier, France. https://www.ecologique-solidaire.gouv.fr/politique-des-paysages</w:t>
+              <w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817731v1</w:t>
+                <w:t xml:space="preserve">hal-01817907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ascenseur pour le potager » : un film-recherche. Filmer le jardin potager sur le toit de la Clinique Pasteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expérience de la nature entre espaces urbains et non-urbains : résidence, pluri-résidence et mobilités dans les pratiques contemporaines de nature dans le sud-ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures Urbaines depuis la métropole toulousaine à l’échelle globale : Etat des lieux, propositions, expériences et prospective.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS Lisst-Dynamiques rurales (ENSFEA), Laboratoire CERTOP (UT2J, UT3), INRA UMR Agir, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26. Colloquium of the Commission on the Sustainability of Rural Systems of the International Geographical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union (IGU). INT., Jul 2018, Santiago de Compostela, Espagne. pp.570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838110v1</w:t>
+                <w:t xml:space="preserve">hal-02736222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit. Filmer au jardin potager de la clinique Pasteur à Toulouse.</w:t>
+                <w:t xml:space="preserve">Filmer pour observer l’intention paysagère et sa place dans le débat collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">24 paysages par seconde - Journées des paysages - Du terrain à l’écran, quelles interactions entre paysages et cinéma ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, Direction Générale de l’Aménagement, du Logement et de la Nature, Jun 2018, Montpellier, France. https://www.ecologique-solidaire.gouv.fr/politique-des-paysages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817907v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience de la nature entre espaces urbains et non-urbains : résidence, pluri-résidence et mobilités dans les pratiques contemporaines de nature dans le sud-ouest de la France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Ascenseur pour le potager » : un film-recherche. Filmer le jardin potager sur le toit de la Clinique Pasteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Panegos</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloquium of the Commission on the Sustainability of Rural Systems of the International Geographical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union (IGU). INT., Jul 2018, Santiago de Compostela, Espagne. pp.570</w:t>
+              <w:t xml:space="preserve">Agricultures Urbaines depuis la métropole toulousaine à l’échelle globale : Etat des lieux, propositions, expériences et prospective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS Lisst-Dynamiques rurales (ENSFEA), Laboratoire CERTOP (UT2J, UT3), INRA UMR Agir, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736222v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'agriculture urbaine entre dans la formation</w:t>
+                <w:t xml:space="preserve">Pour former aux agricultures urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures urbaines durables. Vecteur pour la transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS 5193 LISST Dynamiques rurales, UT2J, ENSFEA; Laboratoire CERTOP, INP ENSAT; Laboratoire CERTOP UT3, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été d'agriculture urbaine, école de Bruxelles (Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'écologie du paysage et systèmes de production végétale de l’Université libre de Bruxelles, Jul 2017, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827344v1</w:t>
+                <w:t xml:space="preserve">hal-01827396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour former aux agricultures urbaines</w:t>
+                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été d'agriculture urbaine, école de Bruxelles (Belgique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'écologie du paysage et systèmes de production végétale de l’Université libre de Bruxelles, Jul 2017, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Agricultures urbaines durables : vecteur pour la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS 5193 LISST Dynamiques rurales, UT2J, ENSFEA; Laboratoire CERTOP, INP ENSAT; Laboratoire CERTOP, UT3, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827396v1</w:t>
+                <w:t xml:space="preserve">hal-01827367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit</w:t>
+                <w:t xml:space="preserve">Quand l'agriculture urbaine entre dans la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures urbaines durables : vecteur pour la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS 5193 LISST Dynamiques rurales, UT2J, ENSFEA; Laboratoire CERTOP, INP ENSAT; Laboratoire CERTOP, UT3, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Agricultures urbaines durables. Vecteur pour la transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS 5193 LISST Dynamiques rurales, UT2J, ENSFEA; Laboratoire CERTOP, INP ENSAT; Laboratoire CERTOP UT3, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827367v1</w:t>
+                <w:t xml:space="preserve">hal-01827344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éco pâturage : une nouvelle pratique qui interroge l’espace public</w:t>
               </w:r>
@@ -3702,51 +3702,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agricultures urbaines durables : vecteurs de transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,90 +4093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la nature entre espaces urbains et non-urbains : résidence, pluri-résidence et mobilités dans les pratiques contemporaines de nature dans le sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valerià Paül Carril, Ruben Camilo Lois Gonzales, Juan Manuel Trillo Santamaria, Fiona Haslam McKenzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infinite rural systems in a finite planet. Bridging gaps towards sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4947,51 +4947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7982318"/>
+    <w:nsid w:val="9DC757FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5178,51 +5178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1690-4042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127584196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.6086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969069v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Lou Dubreuilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816801v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21398" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817511v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Causse-Kaposztas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouhet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.4449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chaynes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082505v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1690-4042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127584196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.6086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969069v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Lou Dubreuilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20958" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816801v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21398" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817511v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Causse-Kaposztas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouhet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.4449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01816535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chaynes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082505v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>