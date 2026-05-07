--- v0 (2026-03-31)
+++ v1 (2026-05-07)
@@ -407,429 +407,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring galactolipid digestion and simultaneous changes in lipid-bile salt micellar organization by real-time NMR spectroscopy</w:t>
+                <w:t xml:space="preserve">The green cupredoxin CopI is a multicopper protein able to oxidize Cu(I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Sahaka</w:t>
+                <w:t xml:space="preserve">Melanie Rossotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Arceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gontero</w:t>
+                <w:t xml:space="preserve">Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 258, pp.105361. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.112503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2023.105361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2024.112503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306594v1</w:t>
+                <w:t xml:space="preserve">hal-04448188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The green cupredoxin CopI is a multicopper protein able to oxidize Cu(I)</w:t>
+                <w:t xml:space="preserve">A molecular switch controls assembly of bacterial focal adhesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Rossotti</w:t>
+                <w:t xml:space="preserve">Bouchra Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diletta Arceri</w:t>
+                <w:t xml:space="preserve">Laetitia My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bornet</w:t>
+                <w:t xml:space="preserve">Jean Philippe Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Durand</w:t>
+                <w:t xml:space="preserve">Céline Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2024.112503⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adn2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448188v1</w:t>
+                <w:t xml:space="preserve">hal-04789686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular switch controls assembly of bacterial focal adhesions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring galactolipid digestion and simultaneous changes in lipid-bile salt micellar organization by real-time NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia My</w:t>
+                <w:t xml:space="preserve">Moulay Sahaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Castaing</w:t>
+                <w:t xml:space="preserve">Achille Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dinet</w:t>
+                <w:t xml:space="preserve">Dominique Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Guenno</w:t>
+                <w:t xml:space="preserve">Brigitte Gontero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (22), </w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 258, pp.105361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adn2789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2023.105361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789686v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-B cell receptor acts as a selectivity switch for galectin-1 at the pre-B cell surface</w:t>
               </w:r>
@@ -949,51 +949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C and 15N chemical shift assignments of the ZnR and GYF cytoplasmic domains of the GltJ protein from Myxococcus xanthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (2), pp.219-223. </w:t>
@@ -1530,110 +1530,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Prima</w:t>
+                <w:t xml:space="preserve">Valérie Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, [Epub ahead of print], </w:t>
+              <w:t xml:space="preserve">, 2019, 594, pp.251 - 265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.13593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02399947v1</w:t>
+                <w:t xml:space="preserve">hal-03173717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the specific interaction between the acyl carrier protein IacP and the T3SS‐major hydrophobic translocator SipB from Salmonella</w:t>
               </w:r>
@@ -1664,110 +1664,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Prima</w:t>
+                <w:t xml:space="preserve">Valerie Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 594, pp.251 - 265. </w:t>
+              <w:t xml:space="preserve">, 2019, [Epub ahead of print], </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.13593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173717v1</w:t>
+                <w:t xml:space="preserve">pasteur-02399947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional insights into the periplasmic detector domain of the GacS histidine kinase controlling biofilm formation in Pseudomonas aeruginosa</w:t>
               </w:r>
@@ -3229,291 +3229,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(1)H, (13)C and (15)N backbone and side-chain chemical shift assignments for oxidized and reduced desulfothioredoxin.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TM0486 from the Hyperthermophilic Anaerobe Thermotoga maritima is a Thiamin-binding Protein Involved in Response of the Cell to Oxidative Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorah Dermoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Deacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-010-9226-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400 (3), pp.463-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473694v1</w:t>
+                <w:t xml:space="preserve">hal-05547016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TM0486 from the Hyperthermophilic Anaerobe Thermotoga maritima is a Thiamin-binding Protein Involved in Response of the Cell to Oxidative Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(1)H, (13)C and (15)N backbone and side-chain chemical shift assignments for oxidized and reduced desulfothioredoxin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige B Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 400 (3), pp.463-476. </w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-010-9226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547016v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution structure of HndAc: a thioredoxin-like domain involved in the NADP-reducing hydrogenase complex.</w:t>
               </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chetrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zorah Dermoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (6), pp.1369-78. </w:t>
@@ -3799,64 +3799,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR spectroscopy gives hints on the functioning of CopI, a periplasmic protein involved in bacterial copper resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rossotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,51 +4173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DBDD25D"/>
+    <w:nsid w:val="01EECD16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4404,51 +4404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bornet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Grandjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Sturgis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige B Garcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grandjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Duneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sahaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105361" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rossotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Arceri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2024.112503" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Attia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Castaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn2789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Touarin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10083-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194824v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Lebrun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11050701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. M&#252;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302405120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02399947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Canestrari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Prima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03173717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Navarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lloubes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9690-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Kasper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara K Mahal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa El Antak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-013-9493-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Feracci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.04.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DFKTP74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Espeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boned" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m112.395152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.288316" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.395152" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.07.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9294-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9226-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorah Dermoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Foulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Miller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harrington" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deacon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chetrit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051916606" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148692" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588373v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bornet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Grandjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Sturgis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige B Garcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grandjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Duneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rossotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Arceri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2024.112503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Attia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn2789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sahaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Touarin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10083-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194824v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Lebrun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11050701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. M&#252;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302405120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03173717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Canestrari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02399947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Prima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Navarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lloubes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9690-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Kasper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara K Mahal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa El Antak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-013-9493-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Feracci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.04.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DFKTP74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Espeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boned" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m112.395152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.288316" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.395152" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.07.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9294-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547016v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorah Dermoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Foulon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Miller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harrington" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deacon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9226-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chetrit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051916606" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148692" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588373v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>