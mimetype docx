--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -407,161 +407,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The green cupredoxin CopI is a multicopper protein able to oxidize Cu(I)</w:t>
+                <w:t xml:space="preserve">Monitoring galactolipid digestion and simultaneous changes in lipid-bile salt micellar organization by real-time NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Rossotti</w:t>
+                <w:t xml:space="preserve">Moulay Sahaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diletta Arceri</w:t>
+                <w:t xml:space="preserve">Achille Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bornet</w:t>
+                <w:t xml:space="preserve">Dominique Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Durand</w:t>
+                <w:t xml:space="preserve">Brigitte Gontero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 254, pp.112503. </w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 258, pp.105361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2024.112503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2023.105361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448188v1</w:t>
+                <w:t xml:space="preserve">hal-04306594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular switch controls assembly of bacterial focal adhesions</w:t>
               </w:r>
@@ -675,161 +675,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring galactolipid digestion and simultaneous changes in lipid-bile salt micellar organization by real-time NMR spectroscopy</w:t>
+                <w:t xml:space="preserve">The green cupredoxin CopI is a multicopper protein able to oxidize Cu(I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Sahaka</w:t>
+                <w:t xml:space="preserve">Melanie Rossotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diletta Arceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gontero</w:t>
+                <w:t xml:space="preserve">Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 258, pp.105361. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.112503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2023.105361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2024.112503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306594v1</w:t>
+                <w:t xml:space="preserve">hal-04448188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-B cell receptor acts as a selectivity switch for galectin-1 at the pre-B cell surface</w:t>
               </w:r>
@@ -1077,295 +1077,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t>
+                <w:t xml:space="preserve">Flexibility of Oxidized and Reduced States of the Chloroplast Regulatory Protein CP12 in Isolation and in Cell Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gaussier</w:t>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nouailler</w:t>
+                <w:t xml:space="preserve">Hui Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Champaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Garcin</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebban -Kreuzer</w:t>
+                <w:t xml:space="preserve">Regine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25, pp.385-392. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom11050701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272295v1</w:t>
+                <w:t xml:space="preserve">hal-03194824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of Oxidized and Reduced States of the Chloroplast Regulatory Protein CP12 in Isolation and in Cell Extracts</w:t>
+                <w:t xml:space="preserve">Glutamate optimizes enzymatic activity under high hydrostatic pressure in Desulfovibrio species: effects on the ubiquitous thioredoxin system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Launay</w:t>
+                <w:t xml:space="preserve">Hélène Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Shao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bornet</w:t>
+                <w:t xml:space="preserve">M. Nouailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Edouard Champaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine Lebrun</w:t>
+                <w:t xml:space="preserve">Sebban -Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.385-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11050701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00792-021-01236-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194824v2</w:t>
+                <w:t xml:space="preserve">hal-03272295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unusual structure of Ruminococcin C1 antimicrobial peptide confers clinical properties</w:t>
               </w:r>
@@ -2965,555 +2965,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMO associated with an ErbB2 receptor phosphopeptide reveals a new phosphotyrosine motif.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pimentel</w:t>
+                <w:t xml:space="preserve">1H, 13C and 15N chemical shift assignments of the thioredoxin from the obligate anaerobe Desulfovibrio vulgaris Hildenborough.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige B Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.07.048⟩</w:t>
+              <w:t xml:space="preserve">Biomol NMR Assign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.177--9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-011-9294-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458275v1</w:t>
+                <w:t xml:space="preserve">hal-01458276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N chemical shift assignments of the thioredoxin from the obligate anaerobe Desulfovibrio vulgaris Hildenborough.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige B Garcin</w:t>
+                <w:t xml:space="preserve">MEMO associated with an ErbB2 receptor phosphopeptide reveals a new phosphotyrosine motif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Feracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomol NMR Assign</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.177--9. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 585 (17), pp.2688--92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-011-9294-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458276v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TM0486 from the Hyperthermophilic Anaerobe Thermotoga maritima is a Thiamin-binding Protein Involved in Response of the Cell to Oxidative Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(1)H, (13)C and (15)N backbone and side-chain chemical shift assignments for oxidized and reduced desulfothioredoxin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige B Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guerlesquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.05.014⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-010-9226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547016v1</w:t>
+                <w:t xml:space="preserve">hal-00473694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(1)H, (13)C and (15)N backbone and side-chain chemical shift assignments for oxidized and reduced desulfothioredoxin.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TM0486 from the Hyperthermophilic Anaerobe Thermotoga maritima is a Thiamin-binding Protein Involved in Response of the Cell to Oxidative Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorah Dermoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Harrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Deacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400 (3), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-010-9226-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473694v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution structure of HndAc: a thioredoxin-like domain involved in the NADP-reducing hydrogenase complex.</w:t>
               </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chetrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zorah Dermoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (6), pp.1369-78. </w:t>
@@ -3738,366 +3738,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)02034-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-B cell receptor acts as a selectivity switch for Galectin-1 at the pre-B cell surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Touarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR spectroscopy gives hints on the functioning of CopI, a periplasmic protein involved in bacterial copper resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rossotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axel Magalon, Barbara Schoepp-Cothenet, Aug 2022, Aix-en-Provence, France. pp.148692, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2022.148692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805631v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03588373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4173,51 +4173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01EECD16"/>
+    <w:nsid w:val="B23E1102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4404,51 +4404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bornet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Grandjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Sturgis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige B Garcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grandjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Duneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rossotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Arceri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2024.112503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Attia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn2789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sahaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Touarin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10083-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194824v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Lebrun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11050701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. M&#252;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302405120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03173717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Canestrari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02399947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Prima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Navarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lloubes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9690-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Kasper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara K Mahal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa El Antak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-013-9493-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Feracci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.04.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DFKTP74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Espeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boned" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m112.395152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.288316" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.395152" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.07.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9294-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547016v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorah Dermoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Foulon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Miller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harrington" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deacon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9226-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chetrit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051916606" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148692" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588373v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-bornet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458419v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Grandjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N Sturgis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige B Garcin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moly Ba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2026.104010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grandjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Duneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garcin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sahaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105361" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Attia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn2789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rossotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Arceri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2024.112503" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Touarin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courbois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guerlesquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10083-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194824v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Lebrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11050701" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouailler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Champaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebban -Kreuzer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-021-01236-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nouailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S. M&#252;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302405120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03173717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Canestrari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02399947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Prima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ali-Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Fadel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dangla P&#233;lissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11361-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9714-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Navarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lloubes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9690-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Kasper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara K Mahal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa El Antak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-013-9493-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Feracci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.04.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DFKTP74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Espeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boned" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m112.395152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m111.288316" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.395152" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9294-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.07.048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9226-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorah Dermoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Foulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Miller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harrington" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deacon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.05.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chetrit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051916606" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02034-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148692" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>