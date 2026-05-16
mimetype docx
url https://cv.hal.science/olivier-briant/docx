--- v0 (2026-03-24)
+++ v1 (2026-05-16)
@@ -2266,273 +2266,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A column generation approach for the joint order batching and picker routing problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sac à dos en 3 dimensions pour des palettes avec contraintes de stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Le Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Cocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317032v1</w:t>
+                <w:t xml:space="preserve">hal-02528395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sac à dos en 3 dimensions pour des palettes avec contraintes de stabilité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A column generation approach for the joint order batching and picker routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528395v1</w:t>
+                <w:t xml:space="preserve">hal-02317032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A column generation based approach for the joint order batching and picker routing problem</w:t>
               </w:r>
@@ -3618,217 +3618,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrage des postes logistiques d'approvisionnement bord de ligne d'une usine terminale automobile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+                <w:t xml:space="preserve">Weighted Acyclic Di-Graph Partitioning by Balanced Disjoint Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1329-1336</w:t>
+              <w:t xml:space="preserve">International Workshop on Column Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379828v1</w:t>
+                <w:t xml:space="preserve">hal-00368008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Acyclic Di-Graph Partitioning by Balanced Disjoint Paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+                <w:t xml:space="preserve">Equilibrage des postes logistiques d'approvisionnement bord de ligne d'une usine terminale automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Column Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">MOSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1329-1336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368008v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement de véhicules sur une ligne de montage pour minimiser le nombre d'interventions des moniteurs</w:t>
               </w:r>
@@ -4030,77 +4030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'activité d'un opérateur logistique d'approvisionnement Bord de Ligne d'une usine terminale automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Massieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4164,51 +4164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Management and Control of Production and Logistics - MCPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4733,51 +4733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Cocan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.109943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Salmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Summers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1486050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guepet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna Agost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.05.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;pet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.04.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barthoulot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mangeot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Naddef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Clochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9869-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59CCTNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.051072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meurdesoif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-006-0079-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB2991L6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98BD96QP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.03.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Khatouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Marie Duquesne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Gabteni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Massieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Yahiaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377030v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Cocan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.109943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Salmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Summers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1486050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guepet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna Agost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2017.05.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;pet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.04.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barthoulot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mangeot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Naddef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Clochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9869-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59CCTNW0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2012.051072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meurdesoif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-006-0079-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB2991L6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98BD96QP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.03.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Khatouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Marie Duquesne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semi Gabteni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Massieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Yahiaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377030v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>