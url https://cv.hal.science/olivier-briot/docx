--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2212,315 +2212,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of zinc oxide for solar cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the growth rate on the morphology of electrodeposited zinc oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Miele</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 75, pp.477-484. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 73, pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.07.050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064707v1</w:t>
+                <w:t xml:space="preserve">hal-01009319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the growth rate on the morphology of electrodeposited zinc oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Atomic Layer Deposition of zinc oxide for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 73, pp.281. </w:t>
+              <w:t xml:space="preserve">, 2014, 75, pp.477-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009319v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of crystal mosaicity on axial channeling effects and lattice site determination of impurities</w:t>
               </w:r>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. M. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21, pp.185706. </w:t>
@@ -3178,386 +3178,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes during the natural aging process of InN quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia: A source of hydrogen dopant for InN layers grown by metal organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gonzalez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3010309⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3189212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390304v1</w:t>
+                <w:t xml:space="preserve">hal-00539828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia: A source of hydrogen dopant for InN layers grown by metal organic vapor phase epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.20305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539828v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Structural changes during the natural aging process of InN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.013527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3010309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390126v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
               </w:r>
@@ -3582,51 +3582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3673,77 +3673,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epitaxial growth of indium nitride using berlinite (AlPO4) and other piezoelectric crystals of the quartz family as substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3803,51 +3803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reduction of Elastic Energy Density in InN Growth on (hkl)-Oriented Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bigenwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3920,64 +3920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp.031910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4011,51 +4011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization fields in wurtzite strained layers grown on (hkl) planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bigenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4395,90 +4395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of InN quantum dot density using rare gases in metal organic vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90, pp.153102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4506,285 +4506,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial growth stages of MOVPE InN studied by AFM and specular reflectivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Briot</w:t>
+                <w:t xml:space="preserve">An evaluation of the growth of nitrides on semipolar substrates using two indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bigenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200673536⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (6), pp.268-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.200701208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128282v1</w:t>
+                <w:t xml:space="preserve">hal-00390129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the growth of nitrides on semipolar substrates using two indicators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">Initial growth stages of MOVPE InN studied by AFM and specular reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Harzallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (6), pp.268-270. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.150-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.200701208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390129v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain relief analysis of InN quantum dots grown on GaN</w:t>
               </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17, pp.2588-2593. </w:t>
@@ -5044,295 +5044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure mechanism of AlN nanocaps used to protect rare earth-implanted GaN during high temperature annealing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Misfit relaxation of InN quantum dots: Effect of the GaN capping layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rw Martin</w:t>
+                <w:t xml:space="preserve">Jg Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kp O'Donnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Alves</w:t>
+                <w:t xml:space="preserve">Am Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88, pp.031902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2162797⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 88, pp.151913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2195642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540370v1</w:t>
+                <w:t xml:space="preserve">hal-00540396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misfit relaxation of InN quantum dots: Effect of the GaN capping layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failure mechanism of AlN nanocaps used to protect rare earth-implanted GaN during high temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nogales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rw Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kp O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jg Lozano</w:t>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Am Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88, pp.151913. </w:t>
+              <w:t xml:space="preserve">, 2006, 88, pp.031902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2195642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2162797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540396v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of V/III molar ratio on the formation of In vacancies in InN grown by metal-organic vapor-phase epitaxy</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Saarinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tuomisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5595,64 +5595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectively excited photoluminescence from Eu-implanted GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rw Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kp O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Katchkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,64 +5850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of InN quantum dots on GaN by metalorganic vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jg Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6010,51 +6010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6157,51 +6157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Sadowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6258,558 +6258,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman scattering in hexagonal InN under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremi Torres</w:t>
+                <w:t xml:space="preserve">Jw Pomeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+                <w:t xml:space="preserve">M. Kuball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69, pp.085105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.085105⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 70, pp.113202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.113202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540436v1</w:t>
+                <w:t xml:space="preserve">hal-00539950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature annealing and optical activation of Eu-implanted GaN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice parameters of relaxed wurtzite indium nitride powder obtained by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1801686⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.527-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539948v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering in hexagonal InN under high pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Frandon</w:t>
+                <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jw Pomeroy</w:t>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kuball</w:t>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70, pp.113202. </w:t>
+              <w:t xml:space="preserve">, 2004, 69, pp.085105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.113202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.085105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539950v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice parameters of relaxed wurtzite indium nitride powder obtained by MOVPE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-temperature annealing and optical activation of Eu-implanted GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rw Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2004.09.052⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.2712-2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1801686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164212v1</w:t>
+                <w:t xml:space="preserve">hal-00539948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
               </w:r>
@@ -6946,51 +6946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83, pp.2919-2921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7158,103 +7158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant second-harmonic generation due to quasi-phase matching in a one-dimensional GaN photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 240, pp.455-458. </w:t>
@@ -7298,277 +7298,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of AlGaN during high-temperature annealing monitored by ultraviolet Raman scattering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication and photoluminescence of GaN sapphire submicron-scale structures with nanometre scale resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Renucci</w:t>
+                <w:t xml:space="preserve">A. Ribayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sands</w:t>
+                <w:t xml:space="preserve">Rm de La Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cdw Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 74, pp.549-551</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 59, pp.335-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545869v1</w:t>
+                <w:t xml:space="preserve">hal-00546198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and photoluminescence of GaN sapphire submicron-scale structures with nanometre scale resolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of AlGaN during high-temperature annealing monitored by ultraviolet Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rm de La Rue</w:t>
+                <w:t xml:space="preserve">M. Kuball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sk Murad</w:t>
+                <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cdw Wilkinson</w:t>
+                <w:t xml:space="preserve">H. Sands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 59, pp.335-339</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 74, pp.549-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546198v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneous electric field-induced Raman scattering at ZnSe/GaAs interfaces</w:t>
               </w:r>
@@ -7718,51 +7718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Honerlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60, pp.11624-11630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7912,90 +7912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of GaN investigated by Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Massies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8201,51 +8201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8339,51 +8339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Honerlage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 23, pp.161-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8402,1593 +8402,1593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of electrons and phonons in heavily doped GaN epilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Anomalous behaviour of optical phonon modes in ZnSe epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 82, pp.1305-1309</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 28, pp.551-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546203v1</w:t>
+                <w:t xml:space="preserve">hal-00546201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of a photovoltaic detector based on an n-type GaN Schottky barrier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Laurent</w:t>
+                <w:t xml:space="preserve">Determination of Zeeman splittings of excitonic transitions in wurtzite GaN by mean of magnetocircular dichroism technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rosencher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">J. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 81, pp.6449-6454</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 50, pp.126-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546208v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous behaviour of optical phonon modes in ZnSe epitaxial layers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative study of hexagonal and cubic GaN growth by RF-MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Widmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 28, pp.551-554</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 50, pp.233-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546201v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Zeeman splittings of excitonic transitions in wurtzite GaN by mean of magnetocircular dichroism technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photostimulated emission of GaN layers and devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kp O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Umlauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kraushaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 50, pp.126-129</w:t>
+              <w:t xml:space="preserve">, 1997, 50, pp.264-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546190v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of hexagonal and cubic GaN growth by RF-MBE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission electron microscopy structural characterisation of GaN layers grown on (0001) sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Arlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 50, pp.233-237</w:t>
+              <w:t xml:space="preserve">, 1997, 50, pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546192v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion length of photoexcited carriers in GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical pumping in nitride cavities with etched mirror facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Scholz</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 50, pp.289-295</w:t>
+              <w:t xml:space="preserve">, 1997, 50, pp.183-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546194v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photostimulated emission of GaN layers and devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kp O'Donnell</w:t>
+                <w:t xml:space="preserve">Diffusion length of photoexcited carriers in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Umlauff</w:t>
+                <w:t xml:space="preserve">D. Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kraushaar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 50, pp.264-267</w:t>
+              <w:t xml:space="preserve">, 1997, 50, pp.289-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546193v1</w:t>
+                <w:t xml:space="preserve">hal-00546194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical pumping in nitride cavities with etched mirror facets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Collot</w:t>
+                <w:t xml:space="preserve">Interplay of electrons and phonons in heavily doped GaN epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 50, pp.183-187</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 82, pp.1305-1309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546191v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy structural characterisation of GaN layers grown on (0001) sapphire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of a photovoltaic detector based on an n-type GaN Schottky barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Rouviere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Feuillet</w:t>
+                <w:t xml:space="preserve">E. Rosencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 50, pp.61-71</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 81, pp.6449-6454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546189v1</w:t>
+                <w:t xml:space="preserve">hal-00546208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive adsorption effects in the metalorganic vapor phase epitaxy of GaN</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zeeman splittings of excitonic transitions at the Gamma point in wurtzite GaN: A magnetoreflectance investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 71, pp.1990-1992</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56, pp.R7108-R7111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545876v1</w:t>
+                <w:t xml:space="preserve">hal-00546200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exciton-polariton effect on the photoluminescence of GaN on sapphire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Comparison of luminescence and physical morphologies of GaN epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trager-Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pg Middleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kp O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 104, pp.267-270</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 50, pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545875v1</w:t>
+                <w:t xml:space="preserve">hal-00545874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of luminescence and physical morphologies of GaN epilayers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Competitive adsorption effects in the metalorganic vapor phase epitaxy of GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 50, pp.161-164</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 71, pp.1990-1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545874v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeman splittings of excitonic transitions at the Gamma point in wurtzite GaN: A magnetoreflectance investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The exciton-polariton effect on the photoluminescence of GaN on sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 56, pp.R7108-R7111</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 104, pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546200v1</w:t>
+                <w:t xml:space="preserve">hal-00545875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal structure and oscillator strengths of excitons in strained alpha-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10026,103 +10026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth and characterization of AlxGa1-xN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 50, pp.219-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10160,77 +10160,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled LO-plasmon modes in semi-insulating GaAs of ZnSe/GaAs heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (2), pp.1128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10281,77 +10281,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 100 (4), pp.207</w:t>
@@ -10419,51 +10419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mathet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10531,77 +10531,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchounkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (9), pp.5352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10745,506 +10745,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence-band physics and the optical properties of GaN epilayers grown onto sapphire with wurtzite symmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">CRITICAL LAYER THICKNESS IN METAL-ORGANIC CHEMICAL-VAPOR-DEPOSITION GROWN INGAAS/GAAS STRAINED QUANTUM-WELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xb Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 52 (24), pp.17028</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 78 (9), pp.5490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547098v1</w:t>
+                <w:t xml:space="preserve">hal-00547266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-FIELD DIRECT-CURRENT CONDUCTION IN EPITAXIAL ZNS FILMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bringuier</w:t>
+                <w:t xml:space="preserve">Valence-band physics and the optical properties of GaN epilayers grown onto sapphire with wurtzite symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 67 (23), pp.3486</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52 (24), pp.17028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547264v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL-PROPERTIES AND RECOMBINATION PROCESSES IN (ZN,CD)SE GRADED-INDEX SEPARATE-CONFINEMENT HETEROSTRUCTURES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Alexis</w:t>
+                <w:t xml:space="preserve">HIGH-FIELD DIRECT-CURRENT CONDUCTION IN EPITAXIAL ZNS FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 17 (4), pp.381</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 67 (23), pp.3486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547265v1</w:t>
+                <w:t xml:space="preserve">hal-00547264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRITICAL LAYER THICKNESS IN METAL-ORGANIC CHEMICAL-VAPOR-DEPOSITION GROWN INGAAS/GAAS STRAINED QUANTUM-WELLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTICAL-PROPERTIES AND RECOMBINATION PROCESSES IN (ZN,CD)SE GRADED-INDEX SEPARATE-CONFINEMENT HETEROSTRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aigouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xb Zhang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 78 (9), pp.5490</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 17 (4), pp.381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547266v1</w:t>
+                <w:t xml:space="preserve">hal-00547265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN-STUDY OF BAND BENDING AT ZNSE/GAAS INTERFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 77 (3), pp.1241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11321,51 +11321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Manar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Grun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 96 (9), pp.637. </w:t>
@@ -11454,51 +11454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bigenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11534,505 +11534,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE GROWTH AND OPTICAL CHARACTERIZATION OF ZNSE/ZNS STRAINED-LAYER SUPERLATTICES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical characterization of pure ZnSe epilayers grown by metal organic vapour-phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouchara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+                <w:t xml:space="preserve">A. Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diblasio</w:t>
+                <w:t xml:space="preserve">J.L. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9 (11), pp.2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/9/11/007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547271v1</w:t>
+                <w:t xml:space="preserve">hal-00547275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of pure ZnSe epilayers grown by metal organic vapour-phase epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Pelant</w:t>
+                <w:t xml:space="preserve">OPTICAL-PROPERTIES OF WIDE-GAP II-VI ZNTE EPILAYERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abounadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 181, pp.427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00547275v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL-PROPERTIES OF WIDE-GAP II-VI ZNTE EPILAYERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Averous</w:t>
+                <w:t xml:space="preserve">MOVPE GROWTH AND OPTICAL CHARACTERIZATION OF ZNSE/ZNS STRAINED-LAYER SUPERLATTICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aigouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abounadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Briot</w:t>
+                <w:t xml:space="preserve">M. Diblasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 181, pp.427</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 16 (1), pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547284v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REFLECTIVITY AND PHOTOLUMINESCENCE MEASUREMENTS IN ZNS EPILAYERS GROWN BY METAL-ORGANIC CHEMICAL-VAPOR-DEPOSITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abounadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abounadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Diblasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 50 (16), pp.11677</w:t>
@@ -12087,77 +12087,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abounadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 9 (2), pp.207</w:t>
@@ -12186,77 +12186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRONIC STATES AND BINDING-ENERGIES IN ZNS-ZNSE SUPERLATTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diblasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bigenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12363,51 +12363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 03 (C5), pp.C5-421-C5-424. </w:t>
@@ -12582,103 +12582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW-PRESSURE METALORGANIC VAPOR-PHASE EPITAXY GROWTH OF ZNTE USING TRIETHYLAMINE DIMETHYL ZINC ADDUCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 133 (2), pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12716,90 +12716,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONFINEMENT AND STRAIN EFFECTS ON PHONONS IN A ZNSE-ZNTE SUPERLATTICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 14 (1), pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12850,77 +12850,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 6 (7), pp.695</w:t>
@@ -13001,51 +13001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sauvezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 98 (4), pp.857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13364,476 +13364,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of CuInSe2 thin films growth by light scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High excitation photoluminescence effects as a probing tool for the growth of Cu(In,Ga)Se-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting, Symposium A, Thin-Film Chalcogenide Photovoltaic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.10.083⟩</w:t>
+              <w:t xml:space="preserve">PHYSICS SIMULATION AND PHOTONIC ENGINEERING OF PHOTOVOLTAIC DEVICES IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, California, United States. pp.93581A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101052v1</w:t>
+                <w:t xml:space="preserve">hal-01134308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction study of A- plane non polar InN epilayer grown by MOCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ monitoring of CuInSe2 thin films growth by light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, conferenceOrganizer, 2015, San Francisco, United States. pp.936328, </w:t>
+              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting, Symposium A, Thin-Film Chalcogenide Photovoltaic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Abou-Ras; Marika Edoff; Takashi Minemoto; David Mitzi; Alessandro Romeo, May 2014, Lille, France. pp.276, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2077513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.10.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134316v1</w:t>
+                <w:t xml:space="preserve">hal-01101052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High excitation photoluminescence effects as a probing tool for the growth of Cu(In,Ga)Se-2</w:t>
+                <w:t xml:space="preserve">X-ray diffraction study of A- plane non polar InN epilayer grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICS SIMULATION AND PHOTONIC ENGINEERING OF PHOTOVOLTAIC DEVICES IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Francisco, California, United States. pp.93581A, </w:t>
+              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, conferenceOrganizer, 2015, San Francisco, United States. pp.936328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2076938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2077513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134308v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effect of CdS thin films deposited by chemical bath deposition on different substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13880,90 +13880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(112) and (220)/(204)-oriented CuInSe2 thin films grown by co-evaporation under vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14035,77 +14035,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintentional incorporation of H and related structural and free-electron properties of c- and a-plane InN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Darakchieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -Y. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. J. Schaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14162,625 +14162,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free electron properties and hydrogen in InN grown by MOVPE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. -Y. Xie</w:t>
+                <w:t xml:space="preserve">Phages recognizing the Indium Nitride semiconductor surface via their peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rogalla</w:t>
+                <w:t xml:space="preserve">Marta Martin-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. -W. Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Lorenz</w:t>
+                <w:t xml:space="preserve">Frederic J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGN3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Symposium on Peptide-based Materials - from Nanostructures to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg (FRANCE), France. pp.143-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633877v1</w:t>
+                <w:t xml:space="preserve">hal-00633883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth and characterization of polar, semipolar and nonpolar InN on sapphire substrate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Free electron properties and hydrogen in InN grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Darakchieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -Y. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rogalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. -W. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGN3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, France. pp.1183-1186, </w:t>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.1179-1182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201001192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201001151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633882v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing gas purity in epitaxial growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">MOVPE growth and characterization of polar, semipolar and nonpolar InN on sapphire substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Crystal Growth Conference (ICGC 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/crat.201000610⟩</w:t>
+              <w:t xml:space="preserve">ISGN3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.1183-1186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201001192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633875v1</w:t>
+                <w:t xml:space="preserve">hal-00633882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phages recognizing the Indium Nitride semiconductor surface via their peptides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing gas purity in epitaxial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Succi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Symposium on Peptide-based Materials - from Nanostructures to Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italian Crystal Growth Conference (ICGC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Parme, Italy. pp.809-812, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/crat.201000610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633883v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth and characterization of indium nitride on C-, A-, M-, and R-plane sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Group III Nitride Semiconductors held at the 2009 EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg (FRANCE), France. pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14805,90 +14805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the MOVPE growth of indium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Group III Nitride Semiconductors held at the 2009 EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg (FRANCE), France. pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15090,51 +15090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.9</w:t>
@@ -15157,509 +15157,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InN excitonic deformation potentials determined experimentally</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Alternative precursors for MOVPE growth of InN and GaN at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitrides (ISGN-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2798, </w:t>
+              <w:t xml:space="preserve">2nd International Symposium on the growth of III-NItrides (ISGN-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2791, </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390295v1</w:t>
+                <w:t xml:space="preserve">hal-00390309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative precursors for MOVPE growth of InN and GaN at low temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on low band gap nitride materials for micro- nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gokarna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on the growth of III-NItrides (ISGN-2)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indo-French Workshop on Nanosciences and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390309v1</w:t>
+                <w:t xml:space="preserve">hal-00575298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on low band gap nitride materials for micro- nanotechnology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">InN excitonic deformation potentials determined experimentally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Giesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Nanosciences and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitrides (ISGN-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2798, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575298v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth of InN buffer layers on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15735,77 +15735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of InN films and nanostructures by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15881,64 +15881,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical, structural investigations and band-gap bowing parameter of GaInN alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16161,77 +16161,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial growth stages of MOVPE InN studied by AFM and specular reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16263,859 +16263,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity of InN with a well defined Fermi surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. J. Schaff</w:t>
+                <w:t xml:space="preserve">Structural characterization of InN quantum dots grown by Metalorganic Vapour Phase Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Bremen (GERMANY), Germany. pp.1679-1686</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Bremen (GERMANY), Germany. pp.1687-1690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540403v1</w:t>
+                <w:t xml:space="preserve">hal-00546075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of InN quantum dots grown by Metalorganic Vapour Phase Epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">Lattice order in thulium-doped GaN epilayers: In situ doping versus ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Artus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nogales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rw Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Bremen (GERMANY), Germany. pp.1687-1690</w:t>
+              <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Strasbourg (FRANCE), France. pp.771-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546075v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-Raman scattering study of lattice recovery by thermal annealing of Eu+-implanted GaN layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Hernandez</w:t>
+                <w:t xml:space="preserve">Characterization of the blue emission of Tm/Er co-implanted GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. S. Roqan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trager-Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cusco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. W. Martin</w:t>
+                <w:t xml:space="preserve">B. Hourahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Material Science and Technology of Wide Bandgap Semiconductors held at the 2006 Spring Meeting of the EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nice (FRANCE), France. pp.440-444</w:t>
+              <w:t xml:space="preserve">Symposium on GaN, AIN, InN Related Materials held at the 2005 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Boston (MA), United States. pp.599-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542125v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the blue emission of Tm/Er co-implanted GaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Nogales</w:t>
+                <w:t xml:space="preserve">UV-Raman scattering study of lattice recovery by thermal annealing of Eu+-implanted GaN layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Artus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on GaN, AIN, InN Related Materials held at the 2005 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Boston (MA), United States. pp.599-604</w:t>
+              <w:t xml:space="preserve">Symposium on Material Science and Technology of Wide Bandgap Semiconductors held at the 2006 Spring Meeting of the EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nice (FRANCE), France. pp.440-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546130v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microspectroscopic study of cap damage in annealed RE-doped AlN-capped GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Roqan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting - GaN, AlN, InN and Related Materials Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Boston, United States. pp.625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice order in thulium-doped GaN epilayers: In situ doping versus ion implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rw Martin</w:t>
+                <w:t xml:space="preserve">Superconductivity of InN with a well defined Fermi surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Inushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Kennedy Maude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Schaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Strasbourg (FRANCE), France. pp.771-774</w:t>
+              <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Bremen (GERMANY), Germany. pp.1679-1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540399v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of high-temperature annealed Eu-implanted GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rw Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Katchkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kp O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Strasbourg (FRANCE), France. pp.797-801</w:t>
@@ -17144,103 +17144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature annealing of rare earth implanted GaN films: Structural and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nogales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Strasbourg (FRANCE), France. pp.750-758</w:t>
@@ -17295,64 +17295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier (FRANCE), France. pp.1379-1383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17377,90 +17377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of InN quantum dots by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, St Petersburg (RUSSIA), Russia. pp.826-832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17498,64 +17498,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Studies and Nanoscale Strain Profiles of InN Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting, Symposium FF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17574,243 +17574,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the influence of buffer and nitrided layers on the initial stages of InN growth on sapphire by MOCVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Growth and properties of Indium nitride thin films and InN nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitrides Semiconductors (IWN 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Pittsburgh (PA), United States. pp.2309-2315</w:t>
+              <w:t xml:space="preserve">18th Annual Meeting of the IEEE-Lasers-and-Electro-Optical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Sydney (AUSTRALIA), Australia. pp.856-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540427v1</w:t>
+                <w:t xml:space="preserve">hal-00390131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of Indium nitride thin films and InN nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the influence of buffer and nitrided layers on the initial stages of InN growth on sapphire by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Meeting of the IEEE-Lasers-and-Electro-Optical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Sydney (AUSTRALIA), Australia. pp.856-857</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitrides Semiconductors (IWN 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Pittsburgh (PA), United States. pp.2309-2315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390131v1</w:t>
+                <w:t xml:space="preserve">hal-00540427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV photoreflectance for wide band gap nitride characterization</w:t>
               </w:r>
@@ -17835,51 +17835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17943,64 +17943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18036,657 +18036,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterisation of Eu doped GaN thin films</w:t>
+                <w:t xml:space="preserve">Mutual quenching of Er3+ photolurninescence under two laser excitation in GaN : Er</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Halambalakis</w:t>
+                <w:t xml:space="preserve">M. Wojdak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rousseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roger Aulombard</w:t>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moncorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pipeleers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.721-728</w:t>
+              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.755-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540441v1</w:t>
+                <w:t xml:space="preserve">hal-00540438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth of InN films and quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Maleyre</w:t>
+                <w:t xml:space="preserve">Growth and characterisation of Eu doped GaN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Halambalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Indium Nitride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Fremantle (AUSTRALIA), Australia. pp.15-21</w:t>
+              <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.721-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539952v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual quenching of Er3+ photolurninescence under two laser excitation in GaN : Er</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOVPE growth of InN films and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pipeleers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.755-761</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Indium Nitride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Fremantle (AUSTRALIA), Australia. pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540438v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice parameters of relaxed wurtzite indium nitride powder obtained by MOCVD</w:t>
+                <w:t xml:space="preserve">Growth of InN layers by MOVPE using different substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Meeting of the European-Materials-Research-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.527-535</w:t>
+              <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.517-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540446v1</w:t>
+                <w:t xml:space="preserve">hal-00540449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of InN layers by MOVPE using different substrates</w:t>
+                <w:t xml:space="preserve">Lattice parameters of relaxed wurtzite indium nitride powder obtained by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.517-526</w:t>
+              <w:t xml:space="preserve">Spring Meeting of the European-Materials-Research-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Strasbourg (FRANCE), France. pp.527-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540449v1</w:t>
+                <w:t xml:space="preserve">hal-00540446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphisation of GaN during processing with rare earth ion beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18754,77 +18754,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-induced correlations between the phonon frequencies of indium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18892,64 +18892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19254,77 +19254,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of nitride semiconductor based double heterostructure tunnel diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on New Applications for Wide-Bandgap Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, SAN FRANCISCO (CA), United States. pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19362,90 +19362,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High reflectivity AlGaN/GaN Bragg mirrors grown by MOCVD for microcavities applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on New Applications for Wide-Bandgap Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, SAN FRANCISCO (CA), United States. pp.233-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19496,77 +19496,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruterana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the European-Materials-Research-Society (EMRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, STRASBOURG (FRANCE), France. pp.114-117</w:t>
@@ -19595,90 +19595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Er Doped GaN by gas source molecular beam epitaxy on GaN templates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on New Applications for Wide-Bandgap Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, SAN FRANCISCO (CA), United States. pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19729,51 +19729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19949,64 +19949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystal properties of GaN infilled artificial opals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20074,77 +20074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence characterisation of triangular lattices of holes and pillars etched in GaN epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rm de La Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20199,90 +20199,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep ultraviolet Raman scattering for the monitoring of high-temperature processing of AlGaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dn Batchelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20318,368 +20318,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the incorporation of aluminum in Ga1-xAlxM (M=As or N) alloys grown by MOCVD</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanometre scale reactive ion etching of GaN epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cjm Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rm de La Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Silicon Carbide, III-Nitrides and Related Materials (ICSCIII-N 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM, Sweden. pp.1153-1156</w:t>
+              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), Sweden. pp.1403-1406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546769v1</w:t>
+                <w:t xml:space="preserve">hal-00546188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical transitions and exciton binding energies in GaN grown along various crystallographic orientations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Modeling of the incorporation of aluminum in Ga1-xAlxM (M=As or N) alloys grown by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Silicon Carbide, III-Nitrides and Related Materials (ICSCIII-N 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), Sweden. pp.1265-1270</w:t>
+              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM, Sweden. pp.1153-1156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546186v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometre scale reactive ion etching of GaN epilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ribayrol</w:t>
+                <w:t xml:space="preserve">Optical transitions and exciton binding energies in GaN grown along various crystallographic orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cjm Smith</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Silicon Carbide, III-Nitrides and Related Materials (ICSCIII-N 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), Sweden. pp.1403-1406</w:t>
+              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), Sweden. pp.1265-1270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546188v1</w:t>
+                <w:t xml:space="preserve">hal-00546186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic quantum efficiency of GaN</w:t>
               </w:r>
@@ -20704,51 +20704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20786,77 +20786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exciton-polariton effect on the fluorescence properties of GaN on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21075,64 +21075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Workshop on III-V Nitrides (TWN 95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, NAGOYA (JAPAN), Japan. pp.315-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21170,51 +21170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN layer growth in relation to buffer deposition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21265,64 +21265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission electron microscopy characterization of GaN layers grown by MOCVD on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Niebuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21425,51 +21425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchounkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European-Materials-Research-Society 1996 Spring Meeting, Symposium C: UV, Blue and Green Light Emission from Semiconductor Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, STRASBOURG (FRANCE), France. pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21632,77 +21632,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth and optical properties of GaN deposited on c-plane sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tchounkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21738,458 +21738,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of MOVPE-grown ZnS-ZnSe short period superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Optical properties and thermal transport of carriers in (Zn,Cd)Se-ZnSe heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aigouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on II-VI Compounds and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Edinburgh, United Kingdom. pp.506</w:t>
+              <w:t xml:space="preserve">Electronic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Charlottesville, United States. pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547069v1</w:t>
+                <w:t xml:space="preserve">hal-00547089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth of zincblende magnesium sulphide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+                <w:t xml:space="preserve">Optical characterization of MOVPE-grown ZnS-ZnSe short period superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bigenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ricou</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on II-VI Compounds and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Edinburgh, United Kingdom. pp.117</w:t>
+              <w:t xml:space="preserve">, 1996, Edinburgh, United Kingdom. pp.506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547062v1</w:t>
+                <w:t xml:space="preserve">hal-00547069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties and thermal transport of carriers in (Zn,Cd)Se-ZnSe heterostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">MOVPE growth of zincblende magnesium sulphide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bigenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Briot</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Charlottesville, United States. pp.183</w:t>
+              <w:t xml:space="preserve">7th International Conference on II-VI Compounds and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Edinburgh, United Kingdom. pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547089v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and optical studies of ZnCdSe-ZnSe heterostructures grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aigouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22257,77 +22257,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflectance study of MOVPE grown GaN using triethylgallium and ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 1995 (ICSCRM-95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Kyoto, Japan. pp.891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22352,90 +22352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL-PROPERTIES, ELECTRONIC-STRUCTURE, AND EXCITON BINDING-ENERGIES IN SHORT-PERIOD ZNS-ZNSE SUPERLATTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aigouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diblasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bigenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22516,51 +22516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aigouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bigenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22602,90 +22602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical layer thickness in MOCVD grown InGaAs-GaAs strained quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xb Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Low Dimensional Structures and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Singapore, Singapore. pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22710,64 +22710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOTOINDUCED SCREENING OF THE EXCITONIC INTERACTION IN ZNSE-ZNTE TYPE-II STRAINED-LAYER SUPERLATTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22848,90 +22848,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUPERLATTICE EFFECTS ON PHONONS IN STRAINED ZNTE-ZNSE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on I-VI Compounds and Related Optoelectronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Newport, RI, United States. pp.513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22956,103 +22956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTAMINATION EFFECTS FROM TELLURIUM IN ZNS-ZNSE SUPERLATTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abounadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abounadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Diblasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on I-VI Compounds and Related Optoelectronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Newport, RI, United States. pp.121</w:t>
@@ -23081,77 +23081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE-GROWTH AND PHYSICS OF ZNSE-ZNTE SUPERLATTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23219,77 +23219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW-PRESSURE MOVPE GROWTH OF ZNSE, ZNTE, AND ZNSE/ZNTE STRAINED-LAYER SUPERLATTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23331,103 +23331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL CHARACTERIZATION OF EXTREMELY HIGH-PURITY ZNSE GROWN BY METAL-ORGANIC VAPOR-PHASE EPITAXY USING DIMETHYLZINC TRIETHYLAMINE ADDUCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMP ON MATERIALS FOR OPTOELECTRONIC DEVICES, OEICS ( OPTOELECTRONICS INTEGRATED CIRCUITS ) AND PHOTONICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Strasbourg, France. pp.169</w:t>
@@ -23469,90 +23469,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEPTH PROFILING OF CARRIERS IN ZNSE/GAAS HETEROSTRUCTURES BY RAMAN-SPECTROSCOPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5TH INTERNATIONAL CONF ON II-VI-COMPOUNDS ( II-VI-91 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Tamano, Japan. pp.569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23571,351 +23571,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN CHARACTERIZATION OF ZNSE/GAAS MOVPE HETEROSTRUCTURES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">APPLICATION OF A NEW THEORETICAL TRANSPORT STUDY TO THE ASSESSMENT OF THE PURITY OF ZNSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauvezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH INTERNATIONAL CONF ON METALORGANIC VAPOR PHASE EPITAXY / WORKSHOP ON METALORGANIC BEAM EPITAXY, CHEMICAL BEAM EPITAXY AND GAS SOURCE MOLECULAR BEAM EPITAXY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, Aachen, Germany. pp.670</w:t>
+              <w:t xml:space="preserve">DVANCED RESEARCH WORKSHOP OF THE EUROPEAN MATERIALS RESEARCH SOC : WIDE GAP 2-6 SEMICONDUCTORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Montpellier, France. pp.A24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547298v1</w:t>
+                <w:t xml:space="preserve">hal-00547296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPLICATION OF A NEW THEORETICAL TRANSPORT STUDY TO THE ASSESSMENT OF THE PURITY OF ZNSE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAMAN CHARACTERIZATION OF ZNSE/GAAS MOVPE HETEROSTRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DVANCED RESEARCH WORKSHOP OF THE EUROPEAN MATERIALS RESEARCH SOC : WIDE GAP 2-6 SEMICONDUCTORS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, Montpellier, France. pp.A24</w:t>
+              <w:t xml:space="preserve">5TH INTERNATIONAL CONF ON METALORGANIC VAPOR PHASE EPITAXY / WORKSHOP ON METALORGANIC BEAM EPITAXY, CHEMICAL BEAM EPITAXY AND GAS SOURCE MOLECULAR BEAM EPITAXY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Aachen, Germany. pp.670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547296v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE OF HIGH-QUALITY ZNSE - ROLE OF MISMATCH ON REFLECTIVITY AND PHOTOCONDUCTIVITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4TH INTERNATIONAL CONF ON II-VI COMPOUNDS ( II-VI-89 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Berlin, Germany. pp.204</w:t>
@@ -24127,403 +24127,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau Procédé pour la croissance de nitrures d'éléments du groupe IIIb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">N° de brevet: FR2904008. 2008</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: JP2008513327. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390340v1</w:t>
+                <w:t xml:space="preserve">hal-00390338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Method for the growth of Indium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">N° de brevet: JP2008513327. 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: WO2008009805. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390338v1</w:t>
+                <w:t xml:space="preserve">hal-00390341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for the growth of Indium nitride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Nouveau Procédé pour la croissance de nitrures d'éléments du groupe IIIb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: WO2008009805. 2008</w:t>
+              <w:t xml:space="preserve">N° de brevet: FR2904008. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390341v1</w:t>
+                <w:t xml:space="preserve">hal-00390340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2007269965. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -24545,103 +24545,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP1799886. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -24663,103 +24663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium Nitride Layer production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO2006032756. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -24794,64 +24794,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : EP1658394. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24869,103 +24869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une couche de nitrure d'indium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2875333. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -25000,64 +25000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2005028726. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25088,64 +25088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : AU2003274409. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25176,64 +25176,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to manufacture Indium Nitride quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2005014897. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25309,51 +25309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25813,51 +25813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arifa Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Almoustapha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajopacs/2025/v13i2247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Moussa Tankari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135230" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Richards" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Tort&#249;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.34258" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iatosti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110847" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11487-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596720v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.09.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab8c5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.07.130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semmari Hamza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Djessas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brihi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3947-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Belkaid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Grillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solhy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.02.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M48F2L7B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Naffouti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Nasr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kamoun-Turki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3878-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Sagna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaqziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41LRGK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kunc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552126" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7F2SXBC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.07.050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQX3BCZ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wahl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vantomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826705" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Lozano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Morales" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/18/185706" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lozano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Browning" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3010309" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigenwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.051002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807034v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.06.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogales" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. O'Donnell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trager-Cowan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.05.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT0GF3ZN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sanchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770776" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673536" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC6784N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.200701208" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7LPS23J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Lozano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Sanchez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9080-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Lozano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Herrera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600813" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JB82VVW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540370v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp O'Donnell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162797" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540396v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Lozano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2195642" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540405v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saarinen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuomisto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219335" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinquier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chervin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115211" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Katchkanov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2045551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.104305" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2152110" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maleyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897428" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540412v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Maleyre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460434" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6HS105-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539948v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1801686" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539950v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Pomeroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuball" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.113202" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.052" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8CWXW65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540467v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1613044" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caumont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.245308" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sands" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribayrol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm de La Rue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Murad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdw Wilkinson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546199v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pages" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Erguig" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Laurenti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Certier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haag" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honerlage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546183v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seppala" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hautojarvi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546184v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Duboz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laurent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545870v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosencher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546201v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546190v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlery" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dolfi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umlauff" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraushaar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546191v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546189v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545876v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545875v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545874v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Middleton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546200v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546211v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547055v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547049v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547079v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aigouy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liaci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547002v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchounkeu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Alexis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547107v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomasiunas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pelant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guennani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Grun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547098v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547264v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bringuier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547265v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xb Zhang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547270v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547267v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valenta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(95)00539-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2TC6QQ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547269v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547271v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchara" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diblasio" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547275v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chergui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Loison" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robino" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pelant" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/9/11/007" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VFWJCZ7F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547284v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Averous" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abounadi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547273v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547286v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547272v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251677v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cloitre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boring" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993590" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/856AEE364AC08E1549936F3EB8598A13CC3E8357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547294v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamdani" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547288v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547276v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547297v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547301v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tempier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvezon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845325v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hrich" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Manuel Decams" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1ak21z" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134316v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077513" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134308v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076938" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633875v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Succi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirola" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201000610" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05PRCG2Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526767v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546122v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg. Lozano" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Browning" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575298v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546032v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inushima" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kato" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Schaff" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729807" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540403v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546075v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542125v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastor" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artus" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546130v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hourahine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546139v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Roqan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540399v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540398v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540402v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540416v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540424v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390297v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540427v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390131v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540437v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540441v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halambalakis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousseau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539952v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maleyre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540438v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojdak" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Doualan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorge" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pipeleers" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540446v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540449v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540440v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojtowicz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539944v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539955v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540444v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540453v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540471v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ribes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539936v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546179v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groh" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546181v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546197v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Batchelder" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546769v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546186v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546188v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cjm Smith" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546187v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldner" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckey" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545873v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546761v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Le Vaillant" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisaro" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546210v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Alexis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546207v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546205v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niebuhr" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Bachem" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546204v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546206v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hirlimann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546209v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547069v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547062v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chibane" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547089v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547065v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547056v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547268v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547074v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547105v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547281v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547280v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547278v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547289v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertho" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jancu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547291v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547287v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547295v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547298v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547296v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547299v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390340v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390338v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390341v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390336v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390337v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390339v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390332v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390335v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390331v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390333v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390329v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540414v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2117613" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540475v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tv Shubina" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv Ivanov" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vn Jmerik" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Kop'Ev" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aime Vasson" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.269702" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898589v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haudiquet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arifa Hassan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Almoustapha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajopacs/2025/v13i2247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Moussa Tankari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135230" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Richards" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Tort&#249;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.34258" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iatosti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110847" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11487-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596720v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.09.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab8c5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.07.130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semmari Hamza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Djessas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brihi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3947-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Belkaid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Grillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solhy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.02.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M48F2L7B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Naffouti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Nasr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kamoun-Turki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-3878-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Sagna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaqziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41LRGK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kunc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201552126" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7F2SXBC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.07.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQX3BCZ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wahl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vantomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826705" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Lozano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Morales" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/18/185706" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lozano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Browning" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3010309" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigenwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.051002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807034v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2008.06.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Roqan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogales" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. O'Donnell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trager-Cowan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.05.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT0GF3ZN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sanchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770776" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390129v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.200701208" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7LPS23J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673536" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC6784N4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Lozano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Sanchez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9080-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Lozano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Herrera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600813" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JB82VVW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540396v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Lozano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Sanchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2195642" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp O'Donnell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2162797" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540405v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saarinen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuomisto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2219335" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinquier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frandon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chervin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115211" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Katchkanov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2045551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.104305" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Araujo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2152110" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Intartaglia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maleyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1897428" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540412v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Maleyre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460434" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D6HS105-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Pomeroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuball" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.113202" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2004.09.052" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8CWXW65-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1801686" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540467v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1613044" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caumont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.245308" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540469v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200303309" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D22CR2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546198v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribayrol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm de La Rue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Murad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdw Wilkinson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sands" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546199v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pages" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Erguig" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Laurenti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Certier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haag" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honerlage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546183v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seppala" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hautojarvi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546184v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Duboz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laurent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545870v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546190v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546192v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlery" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546193v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umlauff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraushaar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546189v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rouviere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546191v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546194v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dolfi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546203v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meny" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546208v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosencher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pg Middleton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545876v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545875v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546211v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546775v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547055v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547049v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547079v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aigouy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liaci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547002v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchounkeu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Alexis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547107v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomasiunas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pelant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guennani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Grun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547266v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xb Zhang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547098v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547264v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bringuier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547265v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547270v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547267v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valenta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(95)00539-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2TC6QQ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547269v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547275v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chergui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Loison" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robino" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pelant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/9/11/007" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VFWJCZ7F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547284v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Averous" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abounadi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchara" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547271v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diblasio" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547273v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547286v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547272v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251677v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cloitre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boring" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993590" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/856AEE364AC08E1549936F3EB8598A13CC3E8357/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547294v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamdani" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547288v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547276v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547297v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547301v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tempier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvezon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845325v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hrich" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Manuel Decams" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1ak21z" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134308v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076938" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134316v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077513" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633875v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Succi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirola" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.201000610" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05PRCG2Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526767v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546122v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg. Lozano" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Browning" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575298v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546032v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Inushima" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Kennedy Maude" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kato" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Schaff" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729807" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546075v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540399v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artus" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546130v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hourahine" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542125v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastor" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546139v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Roqan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540403v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Lu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540398v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540402v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540416v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540424v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390297v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390131v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540427v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540437v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540438v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojdak" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Doualan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorge" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pipeleers" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540441v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halambalakis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousseau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539952v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maleyre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540449v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540446v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540440v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojtowicz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruterana" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539944v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539955v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540444v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477213v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540453v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540471v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ribes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539936v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546179v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groh" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546181v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546197v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Batchelder" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546188v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cjm Smith" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546769v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546186v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546187v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldner" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckey" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545873v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546761v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Le Vaillant" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisaro" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546210v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Alexis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546207v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546205v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Niebuhr" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Bachem" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546204v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546206v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hirlimann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546209v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547089v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547069v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547062v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chibane" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricou" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547065v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547056v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547268v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547074v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547105v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547281v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547280v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547278v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547289v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertho" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jancu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547291v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547287v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547295v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547296v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547298v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renucci" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547299v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390338v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390341v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390340v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390336v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390337v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390339v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390332v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390335v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390331v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390333v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390329v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540414v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2117613" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540475v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tv Shubina" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sv Ivanov" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vn Jmerik" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Kop'Ev" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aime Vasson" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.269702" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898589v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haudiquet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>