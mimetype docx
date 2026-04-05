--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -902,239 +902,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Penalized Best-Response Algorithm for Non-Linear Single-Path Routing Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Design of a Reward-Based Incentive Mechanism for Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Elazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.453-465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461689v1</w:t>
+                <w:t xml:space="preserve">hal-01061348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of a Reward-Based Incentive Mechanism for Delay Tolerant Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Penalized Best-Response Algorithm for Non-Linear Single-Path Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Seregina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+                <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Static and Dynamic Optimization Models for Network Routing Problems 69 (1), pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.21720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061348v2</w:t>
+                <w:t xml:space="preserve">hal-01461689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-case Analysis of Non-Cooperative Load Balancing</w:t>
               </w:r>
@@ -1488,51 +1488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online OSPF weights optimization in IP networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2418,243 +2418,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la théorie des jeux à l'optimisation du placement et chaînage des VNFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali El Amine</w:t>
+                <w:t xml:space="preserve">DCoflow: Deadline-Aware Scheduling Algorithm for Coflows in Datacenter Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649945v1</w:t>
+                <w:t xml:space="preserve">hal-03657370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DCoflow: Deadline-Aware Scheduling Algorithm for Coflows in Datacenter Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+                <w:t xml:space="preserve">Application de la théorie des jeux à l'optimisation du placement et chaînage des VNFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03657370v1</w:t>
+                <w:t xml:space="preserve">hal-03649945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Some Adaptive Task Allocation Algorithms for Fog Networks</w:t>
               </w:r>
@@ -2989,321 +2989,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
+                <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901139v1</w:t>
+                <w:t xml:space="preserve">hal-03753556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
+                <w:t xml:space="preserve">Joint downlink power control and channel allocation based on a partial view of future channel conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th Workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Volos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753556v1</w:t>
+                <w:t xml:space="preserve">hal-03006880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint downlink power control and channel allocation based on a partial view of future channel conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+                <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Volos, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006880v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Neural Networks and Deep Learning for Attack Detection at the Edge</w:t>
               </w:r>
@@ -3577,256 +3577,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe de la métrologie active et du routage : une approche markovienne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning with Dense Random Neural Network for Detecting Attacks against IoT-connected Home Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erol Gelenbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First workshop on Secure and Efficient Deployment of IoT (SEDIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Gran Canaria, Spain. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785870v1</w:t>
+                <w:t xml:space="preserve">hal-02062117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning with Dense Random Neural Network for Detecting Attacks against IoT-connected Home Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation conjointe de la métrologie active et du routage : une approche markovienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Belzarena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First workshop on Secure and Efficient Deployment of IoT (SEDIT 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062117v1</w:t>
+                <w:t xml:space="preserve">hal-01785870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-field limit of the fixed-reward incentive mechanism in Delay Tolerant Networks</w:t>
               </w:r>
@@ -4253,51 +4253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International IFIP TC6 Networking Conference (Networking 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, May 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Game-theoretic Algorithm for Non-Linear Single-Path Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.233 - 240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4962,51 +4962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Performance Evaluation Methodologies and Tools (ValueTools)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Turin, Italy. 27p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6043,51 +6043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Threshold Type Policy of a DTN Node Under Fixed Reward Incentive Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,51 +6482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05101921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06648-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149901v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves Caro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09928-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2525518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Baraketi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665755v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Sheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-012-9171-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02364255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC.2019.00009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.183" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Augusto-Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hassan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ben Hamouda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fortuny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03863930v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05101921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06648-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149901v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves Caro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09928-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2525518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Baraketi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665755v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Sheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-012-9171-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02364255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC.2019.00009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.183" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Augusto-Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hassan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ben Hamouda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fortuny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03863930v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>