--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -902,239 +902,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of a Reward-Based Incentive Mechanism for Delay Tolerant Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Penalized Best-Response Algorithm for Non-Linear Single-Path Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Seregina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+                <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Static and Dynamic Optimization Models for Network Routing Problems 69 (1), pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.21720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061348v2</w:t>
+                <w:t xml:space="preserve">hal-01461689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Penalized Best-Response Algorithm for Non-Linear Single-Path Routing Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Design of a Reward-Based Incentive Mechanism for Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Elazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.453-465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461689v1</w:t>
+                <w:t xml:space="preserve">hal-01061348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-case Analysis of Non-Cooperative Load Balancing</w:t>
               </w:r>
@@ -1488,51 +1488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online OSPF weights optimization in IP networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,131 +2989,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+                <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753556v1</w:t>
+                <w:t xml:space="preserve">hal-02901139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint downlink power control and channel allocation based on a partial view of future channel conditions</w:t>
               </w:r>
@@ -3188,122 +3179,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
+                <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901139v1</w:t>
+                <w:t xml:space="preserve">hal-03753556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Neural Networks and Deep Learning for Attack Detection at the Edge</w:t>
               </w:r>
@@ -3577,256 +3577,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning with Dense Random Neural Network for Detecting Attacks against IoT-connected Home Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation conjointe de la métrologie active et du routage : une approche markovienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Belzarena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First workshop on Secure and Efficient Deployment of IoT (SEDIT 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062117v1</w:t>
+                <w:t xml:space="preserve">hal-01785870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe de la métrologie active et du routage : une approche markovienne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning with Dense Random Neural Network for Detecting Attacks against IoT-connected Home Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erol Gelenbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First workshop on Secure and Efficient Deployment of IoT (SEDIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Gran Canaria, Spain. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785870v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean-field limit of the fixed-reward incentive mechanism in Delay Tolerant Networks</w:t>
               </w:r>
@@ -4253,51 +4253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International IFIP TC6 Networking Conference (Networking 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, May 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Game-theoretic Algorithm for Non-Linear Single-Path Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.233 - 240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4962,51 +4962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Performance Evaluation Methodologies and Tools (ValueTools)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Turin, Italy. 27p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6043,51 +6043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Threshold Type Policy of a DTN Node Under Fixed Reward Incentive Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,51 +6482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05101921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06648-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149901v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves Caro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09928-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2525518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Baraketi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665755v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Sheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-012-9171-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02364255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC.2019.00009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.183" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Augusto-Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hassan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ben Hamouda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fortuny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03863930v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05101921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06648-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149901v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves Caro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09928-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2525518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Baraketi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665755v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Sheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-012-9171-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02364255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC.2019.00009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.183" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Augusto-Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hassan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ben Hamouda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fortuny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03863930v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>