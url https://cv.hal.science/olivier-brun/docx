--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1114,300 +1114,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst-case Analysis of Non-Cooperative Load Balancing</w:t>
+                <w:t xml:space="preserve">Big Data for Autonomic Intercontinental Overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erol Gelenbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-014-1747-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (3), pp.575 - 583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2016.2525518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747244v1</w:t>
+                <w:t xml:space="preserve">hal-01461990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data for Autonomic Intercontinental Overlays</w:t>
+                <w:t xml:space="preserve">PERFORMANCE OF NON-COOPERATIVE ROUTING OVER PARALLEL NON-OBSERVABLE QUEUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erol Gelenbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (3), pp.575 - 583. </w:t>
+              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2016.2525518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0269964816000097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461990v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01365908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCE OF NON-COOPERATIVE ROUTING OVER PARALLEL NON-OBSERVABLE QUEUES</w:t>
+                <w:t xml:space="preserve">Worst-case Analysis of Non-Cooperative Load Balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239 (2), pp.471-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0269964816000097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-014-1747-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01365908v1</w:t>
+                <w:t xml:space="preserve">hal-00747244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Approach for Minimizing Wavelength Fragmentation in Wavelength-Routed WDM Networks</w:t>
               </w:r>
@@ -1482,343 +1482,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online OSPF weights optimization in IP networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Vallet</w:t>
+                <w:t xml:space="preserve">A Resource-Sharing Game with Applications to Cloud-Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: Performance 2014, 79, pp.287-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062192v1</w:t>
+                <w:t xml:space="preserve">hal-01365943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resource-Sharing Game with Applications to Cloud-Computing</w:t>
+                <w:t xml:space="preserve">Is the Price of Anarchy the Right Measure for Load-Balancing Games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Doncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2-3), pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2663498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365943v1</w:t>
+                <w:t xml:space="preserve">hal-01462308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Price of Anarchy the Right Measure for Load-Balancing Games?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
+                <w:t xml:space="preserve">Online OSPF weights optimization in IP networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (2-3), pp.1 - 20. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2663498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bjp.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462308v1</w:t>
+                <w:t xml:space="preserve">hal-02062192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of Virtual Links in AFDX Networks</w:t>
               </w:r>
@@ -2418,243 +2418,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DCoflow: Deadline-Aware Scheduling Algorithm for Coflows in Datacenter Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+                <w:t xml:space="preserve">Application de la théorie des jeux à l'optimisation du placement et chaînage des VNFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657370v1</w:t>
+                <w:t xml:space="preserve">hal-03649945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la théorie des jeux à l'optimisation du placement et chaînage des VNFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali El Amine</w:t>
+                <w:t xml:space="preserve">DCoflow: Deadline-Aware Scheduling Algorithm for Coflows in Datacenter Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649945v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Some Adaptive Task Allocation Algorithms for Fog Networks</w:t>
               </w:r>
@@ -2855,272 +2855,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Monitoring Heuristics for Improving Network Latency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Randall</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2020 : IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413636v1</w:t>
+                <w:t xml:space="preserve">hal-02901139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markovian approach for improving end-to-end data rates in the Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Ségneré-Yter</w:t>
+                <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NETwork Games, Control and Optimisation (Netgcoop 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901139v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint downlink power control and channel allocation based on a partial view of future channel conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3149,455 +3119,485 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th Workshop on Resource Allocation, Cooperation and Competition in Wireless Networks (RAWNET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning resource allocation algorithms for cellular networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scalable Monitoring Heuristics for Improving Network Latency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ségneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Belzarena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Networking: Third International Conference (MLN 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">NOMS 2020 : IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Budapest, Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-70866-5_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS47738.2020.9110341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753556v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Neural Networks and Deep Learning for Attack Detection at the Edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algorithm for improved proportional-fair utility for vehicular users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yonghua Yin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Fog Computing (ICFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 25th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications ASMTA-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Moscow, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364255v1</w:t>
+                <w:t xml:space="preserve">hal-02376712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity Planning of Fog Computing Infrastructures under Probabilistic Delay Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Stypsanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fog Computing (ICFC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for improved proportional-fair utility for vehicular users</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random Neural Networks and Deep Learning for Attack Detection at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Conference on Analytical &amp; Stochastic Modelling Techniques &amp; Applications ASMTA-2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Fog Computing (ICFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic. pp.11-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFC.2019.00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376712v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe de la métrologie active et du routage : une approche markovienne</w:t>
               </w:r>
@@ -3721,64 +3721,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning with Dense Random Neural Network for Detecting Attacks against IoT-connected Home Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erol Gelenbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First workshop on Secure and Efficient Deployment of IoT (SEDIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Gran Canaria, Spain. 6p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3929,90 +3929,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT Attack Detection with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghua Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Augusto-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erol Gelenbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCIS Security Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4132,77 +4132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Workload Distribution for Local and Remote Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erol Gelenbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE INTERNATIONAL CONFERENCE ON SYSTEMS, MAN, AND CYBERNETICS (SMC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4322,77 +4322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Work Distribution to Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erol Gelenbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 24th International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4601,667 +4601,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Response Times of Applications in Virtualized Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling rewards and incentive mechanisms for Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications (NCCA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rome, Italy. pp.83-90, </w:t>
+              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.233 - 240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCCA.2014.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062289v1</w:t>
+                <w:t xml:space="preserve">hal-01462314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling rewards and incentive mechanisms for Delay Tolerant Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple Approximations of Performance Metrics for a link integrating elastic and streaming traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462314v1</w:t>
+                <w:t xml:space="preserve">hal-02062271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Approximations of Performance Metrics for a link integrating elastic and streaming traffic</w:t>
+                <w:t xml:space="preserve">Predicting Response Times of Applications in Virtualized Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Garcia</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks (PEMWN 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 3rd Symposium on Network Cloud Computing and Applications (NCCA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rome, Italy. pp.83-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCCA.2014.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062271v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of the best-response algorithm in routing games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomic computing to manage green core networks with quality of service.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Performance Evaluation Methodologies and Tools (ValueTools)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Turin, Italy. 27p</w:t>
+              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems (EE-LSDS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862298v1</w:t>
+                <w:t xml:space="preserve">hal-00817915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Efficiency of Non-Cooperative Load Balancing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josu Doncel</w:t>
+                <w:t xml:space="preserve">On the convergence of the best-response algorithm in routing games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Brooklyn, United States. 15p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Performance Evaluation Methodologies and Tools (ValueTools)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Turin, Italy. 27p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768339v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic computing to manage green core networks with quality of service.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">On the Efficiency of Non-Cooperative Load Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Doncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems (EE-LSDS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IFIP Networking 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Brooklyn, United States. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817915v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation Robuste du Routage IP avec Incertitude sur la Demande</w:t>
               </w:r>
@@ -6131,51 +6131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price of Anarchy in Non-Cooperative Load Balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Ayesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,51 +6482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05101921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06648-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149901v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves Caro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09928-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2525518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Baraketi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665755v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Sheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-012-9171-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02364255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC.2019.00009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.183" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Augusto-Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hassan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ben Hamouda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fortuny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03863930v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05101921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Doncel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06648-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakrishna Prabhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2024.3384514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2023.102331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892099v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149901v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thraves Caro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09928-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01575320v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3325288" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21720" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061348v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01461990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2525518" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1747-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Baraketi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Ayesta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665755v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Sheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-012-9171-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Haddaji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Prabhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04231370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Haddaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pellegrini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829789" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stypsanelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC51620.2021.00020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02901139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;-Yter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03753556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70866-5_12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03006880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Randall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine S&#233;gner&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS47738.2020.9110341" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02376712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02065179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02364255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Yin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC.2019.00009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.183" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362810" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Augusto-Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hassan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245236v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094506v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Cheikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850304" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2014.21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768339v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Ben Hamouda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fortuny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02062162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05483454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03863930v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01708410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416123v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>