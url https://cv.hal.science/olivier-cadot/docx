--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -410,537 +410,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological model for predicting stationary and non-stationary spectra of wave turbulence in vibrating plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid force and symmetry breaking modes of a 3D bluff body with a base cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Humbert</w:t>
+                <w:t xml:space="preserve">V Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
+                <w:t xml:space="preserve">D Ricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 316, pp.34-42. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.99-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257109v1</w:t>
+                <w:t xml:space="preserve">hal-01249010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of force and pressure fluctuations on real vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback control of bimodal wake dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F Harambat</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2245-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249013v1</w:t>
+                <w:t xml:space="preserve">hal-01856290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid force and symmetry breaking modes of a 3D bluff body with a base cavity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizations of force and pressure fluctuations on real vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Courbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Herbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Vigneron</w:t>
+                <w:t xml:space="preserve">F Harambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.99-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249010v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback control of bimodal wake dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomenological model for predicting stationary and non-stationary spectra of wave turbulence in vibrating plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruying Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Borée</w:t>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.158. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 316, pp.34-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2245-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856290v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic fluid structure interaction of three dimensional plates facing a uniform flow</w:t>
               </w:r>
@@ -998,386 +998,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of wake effects on the drag of the Ahmed’s squareback model at the industrial scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistics and dynamics of the boundary layer reattachments during the drag crisis transitions of a circular cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Grandemange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+                <w:t xml:space="preserve">A Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbois, A.</w:t>
+                <w:t xml:space="preserve">S Mittal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbert</w:t>
+                <w:t xml:space="preserve">S Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ricot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205907v1</w:t>
+                <w:t xml:space="preserve">hal-01164695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect supercritical bifurcation in a three-dimensional turbulent wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.063005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.063005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics and dynamics of the boundary layer reattachments during the drag crisis transitions of a circular cylinder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of wake effects on the drag of the Ahmed’s squareback model at the industrial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Saxena</w:t>
+                <w:t xml:space="preserve">Courbois, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Chandra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145, pp.282-291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164695v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the turbulent bi-stable flow regime of a 2D bluff body wake disturbed by a small control cylinder</w:t>
               </w:r>
@@ -1461,667 +1461,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces exerted on a cylinder in near-axial flow</w:t>
+                <w:t xml:space="preserve">Dynamics of the wave turbulence spectrum in vibrating plates: A numerical investigation using a conservative finite difference scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Divaret</w:t>
+                <w:t xml:space="preserve">Michele Ducceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moussou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4026567⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280-281, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2014.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133515v1</w:t>
+                <w:t xml:space="preserve">hal-01135260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal forces exerted upon a long cylinder oscillating in an axial flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Divaret</w:t>
+                <w:t xml:space="preserve">Turbulent wake past a three-dimensional blunt body. Part 2. Experimental sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 752, pp.649-669. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 752, pp.439-461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133512v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent wake past a three-dimensional blunt body. Part 2. Experimental sensitivity analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Gohlke</w:t>
+                <w:t xml:space="preserve">Characterization of the flow past real road vehicles with blunt afterbodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 752, pp.439-461</w:t>
+              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1/2), pp.24-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161541v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the flow past real road vehicles with blunt afterbodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normal forces exerted upon a long cylinder oscillating in an axial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Divaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Grandemange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Ricot</w:t>
+                <w:t xml:space="preserve">Pierre Moussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vartanian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 752, pp.649-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164775v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the wave turbulence spectrum in vibrating plates: A numerical investigation using a conservative finite difference scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forces exerted on a cylinder in near-axial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Divaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Ducceschi</w:t>
+                <w:t xml:space="preserve">Julien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 280-281, pp.73-85. </w:t>
+              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (5), pp.051306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2014.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4026567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135260v1</w:t>
+                <w:t xml:space="preserve">hal-01133515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on drag of the flow orientation at the base separation of a simplified blunt road vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,90 +2159,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave turbulence in vibrating plates: The effect of damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Düring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rica Sergio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2293,64 +2293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent wake past a three-dimensional blunt body. Part 1. Global modes and bi-stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2401,51 +2401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global mode of a sphere turbulent wake controlled by a small sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vilaplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,135 +2499,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On experimental sensitivity analysis of an axisymmetric turbulent wake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Parezanović</w:t>
+                <w:t xml:space="preserve">Transition scenario to turbulence in thin vibrating plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (2), pp.412-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289900v1</w:t>
+                <w:t xml:space="preserve">hal-00838867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental sensitivity analysis of the global properties of a 2D turbulent wake</w:t>
               </w:r>
@@ -2689,187 +2685,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition scenario to turbulence in thin vibrating plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bilbao</w:t>
+                <w:t xml:space="preserve">On experimental sensitivity analysis of an axisymmetric turbulent wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gohlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Parezanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.035106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838867v1</w:t>
+                <w:t xml:space="preserve">hal-01289900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflectional symmetry breaking of the separated flow over three-dimensional bluff bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gohlke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (3), pp.035302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3020,51 +3020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of flow separation in a human vocal folds model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Šidlof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3253,51 +3253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear versus nonlinear response of a forced wave turbulence system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3338,326 +3338,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag fluctuations of a disk in a turbulent jet: effect of turbulent scales averaging</w:t>
+                <w:t xml:space="preserve">The impact of a local perturbation on global properties of a turbulent wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Thiria</w:t>
+                <w:t xml:space="preserve">Vladimir Parezanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/44007⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.071701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3184615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289958v1</w:t>
+                <w:t xml:space="preserve">hal-01289971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of a local perturbation on global properties of a turbulent wake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive drag control of a blunt trailing edge cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Parezanović</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+                <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.071701. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.766-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3184615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2008.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289971v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive drag control of a blunt trailing edge cylinder</w:t>
+                <w:t xml:space="preserve">Drag fluctuations of a disk in a turbulent jet: effect of turbulent scales averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Thiria</w:t>
+                <w:t xml:space="preserve">Bertrand Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25, pp.766-776. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 pp.44007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2008.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/44007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289954v1</w:t>
+                <w:t xml:space="preserve">hal-01289958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of wave turbulence in vibrating plates</w:t>
               </w:r>
@@ -3682,51 +3682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (23), pp.234504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3786,51 +3786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66 (3), pp.399-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3858,330 +3858,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluff-body drag reduction by extremum seeking control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Drag reduction of a bluff body using adaptative control methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
+                <w:t xml:space="preserve">José-Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22, pp.973-978. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.085107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2006.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2236305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173169v1</w:t>
+                <w:t xml:space="preserve">hal-00173172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction of a bluff body using adaptative control methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Bluff-body drag reduction by extremum seeking control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Eduardo Wesfreid</w:t>
+                <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.085107. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.973-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2236305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2006.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173172v1</w:t>
+                <w:t xml:space="preserve">hal-00173169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional stationary flow over a backward-facing step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (1), pp.147-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4769,51 +4769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsia.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spohn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3H13DCMK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01257109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.11.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01249013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courbois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harambat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01249010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Herbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vigneron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruying Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2245-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01299271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01205907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grandemange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ricot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.063005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mittal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saxena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904756" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01168640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1890-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Divaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026567" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.342" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gohlke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandemange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vartanian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01135260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.04.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Sergio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/30002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vilaplana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gohlke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Parezanovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.86.035302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiabane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2010.12.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;idlof" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1031-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8666AAC06F81802222361D2ED63773EE476E556E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duclercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.82.046211" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thiria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaudoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3184615" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.07.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234504" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00431-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2006.04.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236305" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2003.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin Jf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aider Jl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paranthoen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.3089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/cel-01228139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/cel-01228137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsia.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spohn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3H13DCMK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01249010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Herbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vigneron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.12.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruying Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2245-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01249013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harambat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01257109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.11.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01299271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mittal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saxena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chandra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904756" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.063005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01205907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grandemange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ricot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01168640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1890-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01135260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.04.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gohlke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandemange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vartanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Divaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.342" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026567" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Sergio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/30002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vilaplana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gohlke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Parezanovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.86.035302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiabane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2010.12.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;idlof" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1031-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8666AAC06F81802222361D2ED63773EE476E556E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duclercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.82.046211" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovi&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3184615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaudoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289958v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thiria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234504" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00431-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2006.04.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2003.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin Jf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aider Jl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paranthoen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.3089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/cel-01228139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/cel-01228137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>