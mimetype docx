--- v1 (2026-04-11)
+++ v2 (2026-05-12)
@@ -410,537 +410,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid force and symmetry breaking modes of a 3D bluff body with a base cavity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizations of force and pressure fluctuations on real vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Herbert</w:t>
+                <w:t xml:space="preserve">A Courbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Vigneron</w:t>
+                <w:t xml:space="preserve">Tony Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Harambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.99-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249010v1</w:t>
+                <w:t xml:space="preserve">hal-01249013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback control of bimodal wake dynamics</w:t>
+                <w:t xml:space="preserve">Phenomenological model for predicting stationary and non-stationary spectra of wave turbulence in vibrating plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruying Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Borée</w:t>
+                <w:t xml:space="preserve">Thomas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2245-2⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 316, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856290v1</w:t>
+                <w:t xml:space="preserve">hal-01257109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of force and pressure fluctuations on real vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback control of bimodal wake dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F Harambat</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2245-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249013v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological model for predicting stationary and non-stationary spectra of wave turbulence in vibrating plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Humbert</w:t>
+                <w:t xml:space="preserve">Fluid force and symmetry breaking modes of a 3D bluff body with a base cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
+                <w:t xml:space="preserve">V Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 316, pp.34-42. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.99-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257109v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic fluid structure interaction of three dimensional plates facing a uniform flow</w:t>
               </w:r>
@@ -998,386 +998,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics and dynamics of the boundary layer reattachments during the drag crisis transitions of a circular cylinder</w:t>
+                <w:t xml:space="preserve">Imperfect supercritical bifurcation in a three-dimensional turbulent wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Desai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Chandra</w:t>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4904756⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.063005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.063005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164695v1</w:t>
+                <w:t xml:space="preserve">hal-01164472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect supercritical bifurcation in a three-dimensional turbulent wake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of wake effects on the drag of the Ahmed’s squareback model at the industrial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Evrard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courbois, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc R. Pastur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Ricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145, pp.282-291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164472v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of wake effects on the drag of the Ahmed’s squareback model at the industrial scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistics and dynamics of the boundary layer reattachments during the drag crisis transitions of a circular cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Desai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Grandemange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+                <w:t xml:space="preserve">S Mittal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbois, A.</w:t>
+                <w:t xml:space="preserve">S Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205907v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the turbulent bi-stable flow regime of a 2D bluff body wake disturbed by a small control cylinder</w:t>
               </w:r>
@@ -1461,416 +1461,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the wave turbulence spectrum in vibrating plates: A numerical investigation using a conservative finite difference scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent wake past a three-dimensional blunt body. Part 2. Experimental sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Ducceschi</w:t>
+                <w:t xml:space="preserve">Marc Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bilbao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 752, pp.439-461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135260v1</w:t>
+                <w:t xml:space="preserve">hal-01161541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent wake past a three-dimensional blunt body. Part 2. Experimental sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Grandemange</w:t>
+                <w:t xml:space="preserve">Characterization of the flow past real road vehicles with blunt afterbodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vartanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gohlke</w:t>
+                <w:t xml:space="preserve">T Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 752, pp.439-461</w:t>
+              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1/2), pp.24-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161541v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the flow past real road vehicles with blunt afterbodies</w:t>
+                <w:t xml:space="preserve">Forces exerted on a cylinder in near-axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Grandemange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Ricot</w:t>
+                <w:t xml:space="preserve">Lise Divaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vartanian</w:t>
+                <w:t xml:space="preserve">Pierre Moussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Ruiz</w:t>
+                <w:t xml:space="preserve">Julien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (5), pp.051306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4026567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164775v1</w:t>
+                <w:t xml:space="preserve">hal-01133515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal forces exerted upon a long cylinder oscillating in an axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Divaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1881,247 +1898,230 @@
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 752, pp.649-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2014.342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces exerted on a cylinder in near-axial flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the wave turbulence spectrum in vibrating plates: A numerical investigation using a conservative finite difference scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berland</w:t>
+                <w:t xml:space="preserve">Michele Ducceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Berro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (5), pp.051306. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280-281, pp.73-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4026567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2014.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133515v1</w:t>
+                <w:t xml:space="preserve">hal-01135260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on drag of the flow orientation at the base separation of a simplified blunt road vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,90 +2159,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave turbulence in vibrating plates: The effect of damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Düring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rica Sergio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2293,64 +2293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent wake past a three-dimensional blunt body. Part 1. Global modes and bi-stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2401,51 +2401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global mode of a sphere turbulent wake controlled by a small sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vilaplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,131 +2499,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition scenario to turbulence in thin vibrating plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bilbao</w:t>
+                <w:t xml:space="preserve">On experimental sensitivity analysis of an axisymmetric turbulent wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gohlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Parezanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.035106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838867v1</w:t>
+                <w:t xml:space="preserve">hal-01289900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental sensitivity analysis of the global properties of a 2D turbulent wake</w:t>
               </w:r>
@@ -2685,191 +2689,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On experimental sensitivity analysis of an axisymmetric turbulent wake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Parezanović</w:t>
+                <w:t xml:space="preserve">Transition scenario to turbulence in thin vibrating plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (2), pp.412-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289900v1</w:t>
+                <w:t xml:space="preserve">hal-00838867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflectional symmetry breaking of the separated flow over three-dimensional bluff bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gohlke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (3), pp.035302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3253,51 +3253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear versus nonlinear response of a forced wave turbulence system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3682,51 +3682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (23), pp.234504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3786,51 +3786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66 (3), pp.399-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4769,51 +4769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsia.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spohn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3H13DCMK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01249010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Herbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vigneron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.12.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruying Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2245-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01249013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harambat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01257109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.11.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01299271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mittal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saxena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chandra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904756" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.063005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01205907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grandemange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ricot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01168640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1890-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01135260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.04.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gohlke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandemange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vartanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Divaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.342" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026567" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Sergio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/30002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vilaplana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gohlke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Parezanovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.86.035302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiabane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2010.12.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;idlof" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1031-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8666AAC06F81802222361D2ED63773EE476E556E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duclercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.82.046211" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovi&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3184615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaudoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289958v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thiria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234504" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00431-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2006.04.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2003.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin Jf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aider Jl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paranthoen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.3089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/cel-01228139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/cel-01228137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imsia.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spohn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3H13DCMK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01249013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harambat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01257109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.11.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruying Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2245-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01249010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Herbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vigneron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01299271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.063005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01205907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grandemange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbois, A." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ricot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mittal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saxena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904756" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01168640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1890-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gohlke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandemange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vartanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Divaret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026567" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.342" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01135260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.04.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Sergio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/30002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01228159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vilaplana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gohlke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Parezanovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.86.035302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiabane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2010.12.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;idlof" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1031-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8666AAC06F81802222361D2ED63773EE476E556E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duclercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.82.046211" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovi&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3184615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beaudoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01289958v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thiria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234504" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00431-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236305" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2006.04.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2003.09.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin Jf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aider Jl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paranthoen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.3089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/cel-01228139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/cel-01228137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>