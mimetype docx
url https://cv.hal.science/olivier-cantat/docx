--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -693,295 +693,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
+                <w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">Patrick Legouee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148 (1-2), pp.415-426. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610468v1</w:t>
+                <w:t xml:space="preserve">hal-03942493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t>
+                <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legouee</w:t>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (1-2), pp.415-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942493v1</w:t>
+                <w:t xml:space="preserve">hal-03610468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maïs ensilage dans le Grand-Ouest français face au changement climatique à l’horizon 2100</w:t>
               </w:r>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2441,51 +2441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et cartographie de la sécheresse des sols forestiers normands à l'horizon 2100.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions à propos des stratégies d'adaptation des systèmes agricoles au Changement climatique en Normandie : constat et perspectives à l'horizon 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5614,273 +5614,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of heat stress on root morphology and root exudation in rapeseed and camelina: which consequences for plant/soil microbiota interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prigent Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">16ème Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455234v1</w:t>
+                <w:t xml:space="preserve">hal-04372941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of heat stress on root morphology and root exudation in rapeseed and camelina: which consequences for plant/soil microbiota interactions?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372941v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'îlot de fraîcheur du cotentin (Normandie) : un eldorado de l'adaptation aux canicules ?</w:t>
               </w:r>
@@ -6205,109 +6205,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et et ses impacts en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique en Normandie : des modèles climatiques aux études d’impacts sur les grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547788v1</w:t>
+                <w:t xml:space="preserve">hal-02549020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des températures extrêmes minimales printanières dans les régions viticoles de Bourgogne et de Franche-Comté en relation avec les types de circulation atmosphérique sur l'Europe.</w:t>
               </w:r>
@@ -6395,109 +6395,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique en Normandie : des modèles climatiques aux études d’impacts sur les grandes cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement climatique et et ses impacts en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549020v1</w:t>
+                <w:t xml:space="preserve">hal-02547788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaleur en Normandie, types de circulation atmosphérique et changement climatique (1970-2019).</w:t>
               </w:r>
@@ -6604,51 +6604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6792,273 +6792,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle représentativité des données CNRM-2014 et IPSL-2014 sur la période 1976 – 2005 pour une étude agroclimatique portant sur le blé tendre dans un contexte de changement climatique en Normandie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution du climat sur notre territoire : une réalité aux multiples facettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de la commission "changements climatiques et territoires" du CNFG : "Bases de données et modèles climatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Plan Climat Air Energie Territorial Caen Normandie Métropole &amp; Communauté Urbaine Caen la Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Douvres-la-Délivrande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168385v1</w:t>
+                <w:t xml:space="preserve">hal-02446852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du climat sur notre territoire : une réalité aux multiples facettes</w:t>
+                <w:t xml:space="preserve">Changement climatique et transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plan Climat Air Energie Territorial Caen Normandie Métropole &amp; Communauté Urbaine Caen la Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Douvres-la-Délivrande, France</w:t>
+              <w:t xml:space="preserve">IRD2 - Rencontre « Recherche et territoires normands » 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446852v1</w:t>
+                <w:t xml:space="preserve">hal-02549038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et transition énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle représentativité des données CNRM-2014 et IPSL-2014 sur la période 1976 – 2005 pour une étude agroclimatique portant sur le blé tendre dans un contexte de changement climatique en Normandie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRD2 - Rencontre « Recherche et territoires normands » 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">séminaire de la commission "changements climatiques et territoires" du CNFG : "Bases de données et modèles climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549038v1</w:t>
+                <w:t xml:space="preserve">hal-02168385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOTOPHENO-21 : constitution d'une base de données « photo-numériques » sur des sites viticoles, de vergers et de jardins en Côte-d'Or, en vue d'une interprétation phénologique et climatique.</w:t>
               </w:r>
@@ -7241,204 +7241,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOTOPHENO-21 : une base de données « photo-numériques » en Côte-d’Or (sites viticoles, de vergers et de jardins), destinée à étudier la phénologie végétale en lien avec la variabilité climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Changement climatique et agriculture dans le Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DataBFC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges sur le PCAET du Bessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bessin Urbanisme, Apr 2019, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446844v1</w:t>
+                <w:t xml:space="preserve">hal-02446858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et agriculture dans le Bessin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beauvais</w:t>
+                <w:t xml:space="preserve">PHOTOPHENO-21 : une base de données « photo-numériques » en Côte-d’Or (sites viticoles, de vergers et de jardins), destinée à étudier la phénologie végétale en lien avec la variabilité climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges sur le PCAET du Bessin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bessin Urbanisme, Apr 2019, Bayeux, France</w:t>
+              <w:t xml:space="preserve">Colloque DataBFC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446858v1</w:t>
+                <w:t xml:space="preserve">hal-02446844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux extrêmes et surcotes en Manche : de l’approche historique à l’échelle de l’événement tempétueux</w:t>
               </w:r>
@@ -7543,247 +7543,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et Changement climatique : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27). Présentation de la thèse et des premiers résultats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beauvais</w:t>
+                <w:t xml:space="preserve">Climate-based indicators to assess the risks of impact of climate change on small islands: case studies of Tuamotu archipelagos and La Reunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Normand Agriculture et Changement Climatique (GNAC) - Chambre Régionale d'Agriculture de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Natural Hazards and climate change impacts in coastal areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176178v1</w:t>
+                <w:t xml:space="preserve">hal-02502535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-based indicators to assess the risks of impact of climate change on small islands: case studies of Tuamotu archipelagos and La Reunion island</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Salvat</w:t>
+                <w:t xml:space="preserve">Agriculture et Changement climatique : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27). Présentation de la thèse et des premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, Natural Hazards and climate change impacts in coastal areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Normand Agriculture et Changement Climatique (GNAC) - Chambre Régionale d'Agriculture de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502535v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
               </w:r>
@@ -8506,1257 +8506,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-meteorological thresholds of the Pays d’Auge landslides and their possible evolution considering climate change tendencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditions météo-marines et facteurs de prédisposition à l'origine de phénomènes de submersion marine : analyse comparative entre Manche orientale et Mer du Nord méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lissak</w:t>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maquaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence « Analysis and Management of Changing Risks for Natural Hazards", session « Hydro-meteorological changes and forecasting »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Colloque International "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Européen de la Mer (IUEM) - Brest, Jul 2014, Brest, France. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154500v1</w:t>
+                <w:t xml:space="preserve">hal-01122316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions météo-marines et facteurs de prédisposition à l'origine de phénomènes de submersion marine : analyse comparative entre Manche orientale et Mer du Nord méridionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-meteorological thresholds of the Pays d’Auge landslides and their possible evolution considering climate change tendencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Héquette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Européen de la Mer (IUEM) - Brest, Jul 2014, Brest, France. pp.53-62</w:t>
+              <w:t xml:space="preserve">International Conférence « Analysis and Management of Changing Risks for Natural Hazards", session « Hydro-meteorological changes and forecasting »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122316v1</w:t>
+                <w:t xml:space="preserve">hal-01154500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture des Journées de climatologie de Caen. «Les extrêmes du temps et du climat : caractérisation et conséquences »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les extrêmes du temps et du climat : caractérisation et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Climat et Société » et LETG-Caen géophen, Université de Caen Basse-Normandie, Mar 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155055v1</w:t>
+                <w:t xml:space="preserve">hal-01150340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouverture des Journées de climatologie de Caen. «Les extrêmes du temps et du climat : caractérisation et conséquences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Les extrêmes du temps et du climat : caractérisation et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Climat et Société » et LETG-Caen géophen, Université de Caen Basse-Normandie, Mar 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150340v1</w:t>
+                <w:t xml:space="preserve">hal-01155055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des « types de temps » depuis 1951 à Caen-Carpiquet (Basse-Normandie, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fall of coastal chalk cliffs in Upper Normandy: Towards the determination of triggering factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de climatologie, «Changement climatique : quelles méthodes ? Quels discours pour les géographes climatologues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Climat et Société » et Université de Paris 7 Diderot, 2013, Epernay, France. pp.33-51</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154563v1</w:t>
+                <w:t xml:space="preserve">hal-00921132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall of coastal chalk cliffs in Upper Normandy: Towards the determination of triggering factors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution des « types de temps » depuis 1951 à Caen-Carpiquet (Basse-Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de climatologie, «Changement climatique : quelles méthodes ? Quels discours pour les géographes climatologues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Climat et Société » et Université de Paris 7 Diderot, 2013, Epernay, France. pp.33-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921132v1</w:t>
+                <w:t xml:space="preserve">hal-01154563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régionalisation des types de temps en France métropolitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Les climats régionaux : observation et modélisation » de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rennes, France. pp.165-170</w:t>
+              <w:t xml:space="preserve">Congrès de la SHF (Société Hydrotechnique de France) : événements extrêmes fluviaux et maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154507v1</w:t>
+                <w:t xml:space="preserve">hal-00709672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des facteurs atmosphériques dans la genèse des submersions marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SHF (Société Hydrotechnique de France) : événements extrêmes fluviaux et maritimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">Journées de Climatologie 2012 " Climatologie appliquée "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709672v1</w:t>
+                <w:t xml:space="preserve">hal-00794603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des facteurs atmosphériques dans la genèse des submersions marines</w:t>
+                <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Climatologie 2012 " Climatologie appliquée "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794603v1</w:t>
+                <w:t xml:space="preserve">hal-01150362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
+                <w:t xml:space="preserve">La régionalisation des types de temps en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
+              <w:t xml:space="preserve">colloque international « Les climats régionaux : observation et modélisation » de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France. pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150362v1</w:t>
+                <w:t xml:space="preserve">hal-01154507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions météo-marines responsables des submersions marines en Manche orientale : méthodes inductive et naturaliste</w:t>
+                <w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie : Les climats régionaux : observation et modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.481-486</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739290v1</w:t>
+                <w:t xml:space="preserve">hal-00709730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t>
+                <w:t xml:space="preserve">Conditions météo-marines responsables des submersions marines en Manche orientale : méthodes inductive et naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie : Les climats régionaux : observation et modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.481-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709730v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t>
               </w:r>
@@ -10137,57 +10137,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10199,941 +10199,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545230v1</w:t>
+                <w:t xml:space="preserve">hal-00545221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation des modèles existants pour développer une expertise inter-régionale de l’aléa érosion des sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les types de temps à risque climatique à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du PSDR GO CLIMASTER, VR 3 : Changements climatiques et ressources naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Risques climatiques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 2663 CNRS RICLIM, 2010, Paris, France. pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155335v1</w:t>
+                <w:t xml:space="preserve">hal-01154564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Filippucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
+              <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154573v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Le forçage météo-marin. Expertise du risque de submersion marine sur la façade ouest du Cotentin</w:t>
+                <w:t xml:space="preserve">Réflexions à propos des stratégies d'adaptation des systèmes agricoles au Changement climatique en Normandie : constat et perspectives à l'horizon 2100.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Agon-Coutainville, France</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire Environnement et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Caen, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155360v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">La consommation des terres agricoles normandes liées à l’étalement urbain récent. Bilan et conséquences agri-environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rennes, France. pp.331-336</w:t>
+              <w:t xml:space="preserve">séminaire « Géomatique et occupation du sol »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Géomatique et SIG », Mar 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545221v1</w:t>
+                <w:t xml:space="preserve">hal-01155347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de temps à risque climatique à Paris</w:t>
+                <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques climatiques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR 2663 CNRS RICLIM, 2010, Paris, France. pp.4-5</w:t>
+              <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154564v1</w:t>
+                <w:t xml:space="preserve">hal-00545208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 101-106</w:t>
+              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545208v1</w:t>
+                <w:t xml:space="preserve">hal-01154573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Le forçage météo-marin. Expertise du risque de submersion marine sur la façade ouest du Cotentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Filippucci</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 571-576</w:t>
+              <w:t xml:space="preserve">programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Agon-Coutainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545214v1</w:t>
+                <w:t xml:space="preserve">hal-01155360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions à propos des stratégies d'adaptation des systèmes agricoles au Changement climatique en Normandie : constat et perspectives à l'horizon 2100.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confrontation des modèles existants pour développer une expertise inter-régionale de l’aléa érosion des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire Environnement et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Caen, France. 1 p</w:t>
+              <w:t xml:space="preserve">Assemblée générale du PSDR GO CLIMASTER, VR 3 : Changements climatiques et ressources naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532871v1</w:t>
+                <w:t xml:space="preserve">hal-01155335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation des terres agricoles normandes liées à l’étalement urbain récent. Bilan et conséquences agri-environnementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouée</w:t>
+                <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire « Géomatique et occupation du sol »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Géomatique et SIG », Mar 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155347v1</w:t>
+                <w:t xml:space="preserve">hal-00545230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'un logiciel pour la détermination automatique des types de temps.</w:t>
               </w:r>
@@ -11227,51 +11227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAND LE GEOGRAPHE FAIT DU SOL UNE INTERFACE ESSENTIELLE ENTRE AGRICULTURE DURABLE, SOCIETE ET ENVIRONNEMENT EXEMPLE DE DEUX ETUDES DE CAS TRAITEES EN BASSENORMANDIE (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11335,51 +11335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉMÉTER : une démarche originale pour maîtriser la consommation du foncier agricole liée à l'étalement urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11437,191 +11437,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'analyse des types de temps à risques : conception et réalisation du logiciel TTSR.</w:t>
+                <w:t xml:space="preserve">Les types de circulation atmosphérique à l’origine des vents forts d’ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution à l'analyse des types de temps à risques : conception et réalisation du logiciel TTSR.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rennes, France. pp. 22-28</w:t>
+              <w:t xml:space="preserve">Programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint-Malo-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545229v1</w:t>
+                <w:t xml:space="preserve">hal-01155328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de circulation atmosphérique à l’origine des vents forts d’ouest</w:t>
+                <w:t xml:space="preserve">Contribution à l'analyse des types de temps à risques : conception et réalisation du logiciel TTSR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Saint-Malo-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">Contribution à l'analyse des types de temps à risques : conception et réalisation du logiciel TTSR.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. pp. 22-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155328v1</w:t>
+                <w:t xml:space="preserve">hal-00545229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de circulations atmosphériques et types de temps en situations gélives dans les régions viticoles de la moitié nord de la France.</w:t>
               </w:r>
@@ -11741,51 +11741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la topographie et des sols dans la modélisation spatiale d'échelle fine des bilans hydriques en Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12374,165 +12374,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution récente du climat et ses implications biogéographiques</w:t>
+                <w:t xml:space="preserve">Réchauffement climatique : constat actuel et perspectives. Entre certitude et doute…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Inventaire Forestier National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inventaire Forestier National, Dec 2007, Hérouville-Saint-Clair, France</w:t>
+              <w:t xml:space="preserve">Journées du Centre Régional de la Propriété Forestière. « Evolutions climatiques et premières orientations de gestion à envisager »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional de la Propriété Forestière. CRPF, Sep 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155409v1</w:t>
+                <w:t xml:space="preserve">hal-01155423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement climatique : constat actuel et perspectives. Entre certitude et doute…</w:t>
+                <w:t xml:space="preserve">L’évolution récente du climat et ses implications biogéographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Centre Régional de la Propriété Forestière. « Evolutions climatiques et premières orientations de gestion à envisager »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Régional de la Propriété Forestière. CRPF, Sep 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">Conférence Inventaire Forestier National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inventaire Forestier National, Dec 2007, Hérouville-Saint-Clair, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155423v1</w:t>
+                <w:t xml:space="preserve">hal-01155409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport, pollution atmosphérique et réchauffement climatique.</w:t>
               </w:r>
@@ -12982,230 +12982,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Météorologie et Géostratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale : analyse météo-marine sur la période historique récente.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Caen, France. pp. 277-280</w:t>
+              <w:t xml:space="preserve">Météorologie et Géostratégie : réflexions sur le rôle de la répartition spatiale des relevés météorologiques dans l'Opération Overlord – juin 1944.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Caen, France. pp. 87-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545723v1</w:t>
+                <w:t xml:space="preserve">hal-00545722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Météorologie et Géostratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+                <w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pirazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Météorologie et Géostratégie : réflexions sur le rôle de la répartition spatiale des relevés météorologiques dans l'Opération Overlord – juin 1944.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Caen, France. pp. 87-90</w:t>
+              <w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale : analyse météo-marine sur la période historique récente.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Caen, France. pp. 277-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545722v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité géographique de la canicule de l’été 2003 en Basse-Normandie. Influence des facteurs géographiques et dynamiques sur la répartition d’un risque climatique</w:t>
               </w:r>
@@ -13267,178 +13267,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites dans l'analyse des longues chroniques pluviométriques</w:t>
+                <w:t xml:space="preserve">La variabilité : une caractéristique fondamentale des chroniques hydroclimatiques. Réflexions sur la normalité et l'anormalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les limites dans l'analyse des longues chroniques pluviométriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Caen, France. pp.16-18</w:t>
+              <w:t xml:space="preserve">La variabilité : une caractéristique fondamentale des chroniques hydroclimatiques. Réflexions sur la normalité et l'anormalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Caen, France. pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545162v1</w:t>
+                <w:t xml:space="preserve">hal-00545166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité : une caractéristique fondamentale des chroniques hydroclimatiques. Réflexions sur la normalité et l'anormalité</w:t>
+                <w:t xml:space="preserve">Les limites dans l'analyse des longues chroniques pluviométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variabilité : une caractéristique fondamentale des chroniques hydroclimatiques. Réflexions sur la normalité et l'anormalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Caen, France. pp.12-16</w:t>
+              <w:t xml:space="preserve">Les limites dans l'analyse des longues chroniques pluviométriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Caen, France. pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545166v1</w:t>
+                <w:t xml:space="preserve">hal-00545162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tableau de bord pour les SAGE.</w:t>
               </w:r>
@@ -13997,51 +13997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15959,51 +15959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamy Chloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16170,51 +16170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALES: An Original Model to Diagnose Soil Erosion Hazard and Assess the Impact of Climate Change on Its Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16275,1143 +16275,1299 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/23501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de climatologie physionomique et appliquée. Proposition méthodologique pour une approche globale et objective des types de temps en France métropolitaine. Volume 2 « Publications ». Recueil d'études de climatologie régionale. La diversité spatio-temporelle du climat bas-normand et ses impacts environnementaux et sociétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Univeristé Denis Diderot Paris 7, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02536432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de climatologie physionomique et appliquée. Proposition méthodologique pour une approche globale et objective des types de temps en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Univeristé Denis Diderot Paris 7, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02536480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Journées de Climatologie de la Commission Climat et Société du Comité National Français de Géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données de télédétection (images des satellites RapidEye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols. Profil Environnemental Régional de Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutten Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caille Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gresselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hericher Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données météo-climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Climat - Partie du Profil Environnemental Régional de Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.37-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de risques sur le littoral normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau peut manquer cet été…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des risques de submersion et d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forçages météo-marins.</w:t>
+                <w:t xml:space="preserve">Les conditions météo-marines responsables des submersions marines en Manche orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, 28 p</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154587v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions météo-marines responsables des submersions marines en Manche orientale</w:t>
+                <w:t xml:space="preserve">Forçages météo-marins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2012, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157953v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bioclimats normands : diversité spatiale et variabilité temporelle. Mise en perspectives des travaux de Gérard Houzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse plus prononcée qu’en 1976</w:t>
+                <w:t xml:space="preserve">La sécheresse actuelle en Normandie et ses impacts sur l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158014v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécheresse actuelle en Normandie et ses impacts sur l’agriculture</w:t>
+                <w:t xml:space="preserve">Sécheresse plus prononcée qu’en 1976</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158004v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALES et MESALES : des modèles prospectifs d’évaluation du changement climatique sur l’aléa érosion des sols. Applications en Basse-Normandie et en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemercier B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « types de temps » et leur évolution dans le Grand Ouest de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17433,559 +17589,559 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réserve en eau des sols : une donnée essentielle pour appréhender les effets du changement climatique sur l’agriculture</w:t>
+                <w:t xml:space="preserve">Les saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157961v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les saisons</w:t>
+                <w:t xml:space="preserve">La réserve en eau des sols : une donnée essentielle pour appréhender les effets du changement climatique sur l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158009v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la sécheresse gagnera la Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perspectives d’évolution des systèmes agricoles en Normandie face au Changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation au Changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat : vers la surchauffe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt en Normandie : un milieu soumis à des contraintes atmosphériques et édaphiques variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu d'une technique statistique de décomposition des séries chroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17994,213 +18150,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277764v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">tel-02536480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18505,51 +18505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.07.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heyndrickx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Rochais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivv145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.584" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Filippucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savouret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chesnais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1992.6439" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.generis-publishing.com/product/temperatures-extremes-minimales-de-printemps-et-types-de-circulation-atmospherique-sur-leurope-moyenne/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;hler Marie-Annick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;line G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Eveno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hentzen Morgane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Alexis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155360v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545208v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532871v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155347v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155328v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526918v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155423v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545719v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545721v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gamas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155434v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545723v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaitre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273274v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno," TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.climato.be/aic/colloques.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741259v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155072v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686172v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547762v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155050v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutten Sylvie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154595v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154582v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155052v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157969v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157954v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158014v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158004v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157959v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157961v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158009v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158019v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158059v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536432v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536480v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.07.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heyndrickx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Rochais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivv145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.584" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Filippucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savouret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chesnais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1992.6439" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.generis-publishing.com/product/temperatures-extremes-minimales-de-printemps-et-types-de-circulation-atmospherique-sur-leurope-moyenne/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;hler Marie-Annick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;line G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Eveno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hentzen Morgane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Alexis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155055v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154507v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532871v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155360v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155335v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545230v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526918v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155409v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545719v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545721v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gamas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155434v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545722v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545723v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaitre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273274v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno," TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.climato.be/aic/colloques.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741259v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155072v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686172v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536432v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536480v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547762v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155050v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154584v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutten Sylvie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154595v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154582v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158012v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157969v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157954v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158004v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158014v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157959v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158009v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157961v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158059v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158062v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155437v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>