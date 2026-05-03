--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -693,295 +693,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t>
+                <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legouee</w:t>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (1-2), pp.415-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942493v1</w:t>
+                <w:t xml:space="preserve">hal-03610468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
+                <w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">Patrick Legouee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148 (1-2), pp.415-426. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610468v1</w:t>
+                <w:t xml:space="preserve">hal-03942493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maïs ensilage dans le Grand-Ouest français face au changement climatique à l’horizon 2100</w:t>
               </w:r>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2089,265 +2089,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les submersions marines en Manche orientale : approche inductive et naturaliste pour la caractérisation des facteurs responsables des inondations par la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.31-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925857v1</w:t>
+                <w:t xml:space="preserve">hal-00819803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les submersions marines en Manche orientale : approche inductive et naturaliste pour la caractérisation des facteurs responsables des inondations par la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9, pp.31-57. </w:t>
+              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/climatologie.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819803v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au temps météorologique de la Grande Guerre Approche séquentielle des périodes contraignantes dans les tranchées sur le front de la Marne et de la Meuse, 1914-1918</w:t>
               </w:r>
@@ -2441,51 +2441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et cartographie de la sécheresse des sols forestiers normands à l'horizon 2100.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions à propos des stratégies d'adaptation des systèmes agricoles au Changement climatique en Normandie : constat et perspectives à l'horizon 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,90 +2752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle et dynamique des pluies de forte intensité à l’origine des « crues rapides » dans le Bassin Parisien (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2882,90 +2882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5614,273 +5614,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of heat stress on root morphology and root exudation in rapeseed and camelina: which consequences for plant/soil microbiota interactions?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372941v1</w:t>
+                <w:t xml:space="preserve">hal-04455234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of heat stress on root morphology and root exudation in rapeseed and camelina: which consequences for plant/soil microbiota interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prigent Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">16ème Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455234v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'îlot de fraîcheur du cotentin (Normandie) : un eldorado de l'adaptation aux canicules ?</w:t>
               </w:r>
@@ -6205,299 +6205,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique en Normandie : des modèles climatiques aux études d’impacts sur les grandes cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beauvais</w:t>
+                <w:t xml:space="preserve">Variabilité des températures extrêmes minimales printanières dans les régions viticoles de Bourgogne et de Franche-Comté en relation avec les types de circulation atmosphérique sur l'Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres du Clos-Vougeot "Fluctuations climatiques et vignobles du Néolithique à l'actuel : impacts, résilience et perspectives".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO "Culture et Traditions du Vin", Oct 2019, Vougeot, France. pp.359-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549020v1</w:t>
+                <w:t xml:space="preserve">hal-02308045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des températures extrêmes minimales printanières dans les régions viticoles de Bourgogne et de Franche-Comté en relation avec les types de circulation atmosphérique sur l'Europe.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement climatique et et ses impacts en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du Clos-Vougeot "Fluctuations climatiques et vignobles du Néolithique à l'actuel : impacts, résilience et perspectives".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire UNESCO "Culture et Traditions du Vin", Oct 2019, Vougeot, France. pp.359-380</w:t>
+              <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308045v1</w:t>
+                <w:t xml:space="preserve">hal-02547788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique et et ses impacts en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique en Normandie : des modèles climatiques aux études d’impacts sur les grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres régionales du réseau des CPIE de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547788v1</w:t>
+                <w:t xml:space="preserve">hal-02549020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaleur en Normandie, types de circulation atmosphérique et changement climatique (1970-2019).</w:t>
               </w:r>
@@ -6604,51 +6604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,247 +7543,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-based indicators to assess the risks of impact of climate change on small islands: case studies of Tuamotu archipelagos and La Reunion island</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Salvat</w:t>
+                <w:t xml:space="preserve">Agriculture et Changement climatique : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27). Présentation de la thèse et des premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, Natural Hazards and climate change impacts in coastal areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Normand Agriculture et Changement Climatique (GNAC) - Chambre Régionale d'Agriculture de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502535v1</w:t>
+                <w:t xml:space="preserve">hal-02176178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et Changement climatique : quels enjeux et perspectives pour les agrosystèmes normands ? L'exemple du blé en Plaine de Caen-Falaise (14) et du Neubourg-Saint-André (27). Présentation de la thèse et des premiers résultats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beauvais</w:t>
+                <w:t xml:space="preserve">Climate-based indicators to assess the risks of impact of climate change on small islands: case studies of Tuamotu archipelagos and La Reunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Normand Agriculture et Changement Climatique (GNAC) - Chambre Régionale d'Agriculture de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Natural Hazards and climate change impacts in coastal areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176178v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence temporelle et seuils hydro-climatiques de déclenchement et de réactivation de glissements de terrain (Pays d'Auge, Normandie)</w:t>
               </w:r>
@@ -8739,398 +8739,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouverture des Journées de climatologie de Caen. «Les extrêmes du temps et du climat : caractérisation et conséquences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Les extrêmes du temps et du climat : caractérisation et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Climat et Société » et LETG-Caen géophen, Université de Caen Basse-Normandie, Mar 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150340v1</w:t>
+                <w:t xml:space="preserve">hal-01155055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture des Journées de climatologie de Caen. «Les extrêmes du temps et du climat : caractérisation et conséquences »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les extrêmes du temps et du climat : caractérisation et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Climat et Société » et LETG-Caen géophen, Université de Caen Basse-Normandie, Mar 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155055v1</w:t>
+                <w:t xml:space="preserve">hal-01150340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall of coastal chalk cliffs in Upper Normandy: Towards the determination of triggering factors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution des « types de temps » depuis 1951 à Caen-Carpiquet (Basse-Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de climatologie, «Changement climatique : quelles méthodes ? Quels discours pour les géographes climatologues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Climat et Société » et Université de Paris 7 Diderot, 2013, Epernay, France. pp.33-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921132v1</w:t>
+                <w:t xml:space="preserve">hal-01154563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des « types de temps » depuis 1951 à Caen-Carpiquet (Basse-Normandie, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fall of coastal chalk cliffs in Upper Normandy: Towards the determination of triggering factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de climatologie, «Changement climatique : quelles méthodes ? Quels discours pour les géographes climatologues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Climat et Société » et Université de Paris 7 Diderot, 2013, Epernay, France. pp.33-51</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154563v1</w:t>
+                <w:t xml:space="preserve">hal-00921132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
               </w:r>
@@ -9326,217 +9326,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
+                <w:t xml:space="preserve">La régionalisation des types de temps en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
+              <w:t xml:space="preserve">colloque international « Les climats régionaux : observation et modélisation » de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France. pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150362v1</w:t>
+                <w:t xml:space="preserve">hal-01154507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régionalisation des types de temps en France métropolitaine</w:t>
+                <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Les climats régionaux : observation et modélisation » de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rennes, France. pp.165-170</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154507v1</w:t>
+                <w:t xml:space="preserve">hal-01150362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t>
               </w:r>
@@ -10137,1003 +10137,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les types de temps à risque climatique à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rennes, France. pp.331-336</w:t>
+              <w:t xml:space="preserve">Risques climatiques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 2663 CNRS RICLIM, 2010, Paris, France. pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545221v1</w:t>
+                <w:t xml:space="preserve">hal-01154564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de temps à risque climatique à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques climatiques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR 2663 CNRS RICLIM, 2010, Paris, France. pp.4-5</w:t>
+              <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154564v1</w:t>
+                <w:t xml:space="preserve">hal-00545221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Le forçage météo-marin. Expertise du risque de submersion marine sur la façade ouest du Cotentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Filippucci</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 571-576</w:t>
+              <w:t xml:space="preserve">programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Agon-Coutainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545214v1</w:t>
+                <w:t xml:space="preserve">hal-01155360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions à propos des stratégies d'adaptation des systèmes agricoles au Changement climatique en Normandie : constat et perspectives à l'horizon 2100.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confrontation des modèles existants pour développer une expertise inter-régionale de l’aléa érosion des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire Environnement et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Caen, France. 1 p</w:t>
+              <w:t xml:space="preserve">Assemblée générale du PSDR GO CLIMASTER, VR 3 : Changements climatiques et ressources naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532871v1</w:t>
+                <w:t xml:space="preserve">hal-01155335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation des terres agricoles normandes liées à l’étalement urbain récent. Bilan et conséquences agri-environnementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouée</w:t>
+                <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire « Géomatique et occupation du sol »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Géomatique et SIG », Mar 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155347v1</w:t>
+                <w:t xml:space="preserve">hal-00545230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 101-106</w:t>
+              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545208v1</w:t>
+                <w:t xml:space="preserve">hal-01154573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
+              <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154573v1</w:t>
+                <w:t xml:space="preserve">hal-00545208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Le forçage météo-marin. Expertise du risque de submersion marine sur la façade ouest du Cotentin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Filippucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Agon-Coutainville, France</w:t>
+              <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155360v1</w:t>
+                <w:t xml:space="preserve">hal-00545214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation des modèles existants pour développer une expertise inter-régionale de l’aléa érosion des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions à propos des stratégies d'adaptation des systèmes agricoles au Changement climatique en Normandie : constat et perspectives à l'horizon 2100.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du PSDR GO CLIMASTER, VR 3 : Changements climatiques et ressources naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire Environnement et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Caen, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155335v1</w:t>
+                <w:t xml:space="preserve">hal-00532871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">La consommation des terres agricoles normandes liées à l’étalement urbain récent. Bilan et conséquences agri-environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">séminaire « Géomatique et occupation du sol »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Géomatique et SIG », Mar 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545230v1</w:t>
+                <w:t xml:space="preserve">hal-01155347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'un logiciel pour la détermination automatique des types de temps.</w:t>
               </w:r>
@@ -11227,51 +11227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAND LE GEOGRAPHE FAIT DU SOL UNE INTERFACE ESSENTIELLE ENTRE AGRICULTURE DURABLE, SOCIETE ET ENVIRONNEMENT EXEMPLE DE DEUX ETUDES DE CAS TRAITEES EN BASSENORMANDIE (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11335,51 +11335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉMÉTER : une démarche originale pour maîtriser la consommation du foncier agricole liée à l'étalement urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11741,51 +11741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la topographie et des sols dans la modélisation spatiale d'échelle fine des bilans hydriques en Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12177,90 +12177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodes pluvieux et types de circulations atmosphériques à l'origine des « crues rapides » dans le nord de la France (Bassin Parisien).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climats et Risques Climatiques en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France. pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12374,165 +12374,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement climatique : constat actuel et perspectives. Entre certitude et doute…</w:t>
+                <w:t xml:space="preserve">L’évolution récente du climat et ses implications biogéographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Centre Régional de la Propriété Forestière. « Evolutions climatiques et premières orientations de gestion à envisager »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Régional de la Propriété Forestière. CRPF, Sep 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">Conférence Inventaire Forestier National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inventaire Forestier National, Dec 2007, Hérouville-Saint-Clair, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155423v1</w:t>
+                <w:t xml:space="preserve">hal-01155409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution récente du climat et ses implications biogéographiques</w:t>
+                <w:t xml:space="preserve">Réchauffement climatique : constat actuel et perspectives. Entre certitude et doute…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Inventaire Forestier National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inventaire Forestier National, Dec 2007, Hérouville-Saint-Clair, France</w:t>
+              <w:t xml:space="preserve">Journées du Centre Régional de la Propriété Forestière. « Evolutions climatiques et premières orientations de gestion à envisager »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional de la Propriété Forestière. CRPF, Sep 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155409v1</w:t>
+                <w:t xml:space="preserve">hal-01155423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport, pollution atmosphérique et réchauffement climatique.</w:t>
               </w:r>
@@ -12650,165 +12650,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normandie : terre de contrastes.</w:t>
+                <w:t xml:space="preserve">Les bilans hydriques en forêt : analyse in situ des interrelations sol-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normandie : terre de contrastes. Conséquences hydrologiques et environnementales d'un climat tempéré mais pas sans contrastes..</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Caen, France. pp. 22-42</w:t>
+              <w:t xml:space="preserve">Conférence et expérimentation sur le terrain dans le cadre du Centre d’Etudes des Techniques Forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes des Techniques Forestières. CRPF, Oct 2005, Le Theil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545721v1</w:t>
+                <w:t xml:space="preserve">hal-01155441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bilans hydriques en forêt : analyse in situ des interrelations sol-atmosphère</w:t>
+                <w:t xml:space="preserve">Normandie : terre de contrastes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence et expérimentation sur le terrain dans le cadre du Centre d’Etudes des Techniques Forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etudes des Techniques Forestières. CRPF, Oct 2005, Le Theil, France</w:t>
+              <w:t xml:space="preserve">Normandie : terre de contrastes. Conséquences hydrologiques et environnementales d'un climat tempéré mais pas sans contrastes..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Caen, France. pp. 22-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155441v1</w:t>
+                <w:t xml:space="preserve">hal-00545721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de submersion de tempête en Manche orientale : analyse météo-marine sur la période historique récente.</w:t>
               </w:r>
@@ -12982,230 +12982,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Météorologie et Géostratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+                <w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pirazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Météorologie et Géostratégie : réflexions sur le rôle de la répartition spatiale des relevés météorologiques dans l'Opération Overlord – juin 1944.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Caen, France. pp. 87-90</w:t>
+              <w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale : analyse météo-marine sur la période historique récente.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Caen, France. pp. 277-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545722v1</w:t>
+                <w:t xml:space="preserve">hal-00545723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Météorologie et Géostratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vents forts et submersions de tempête en Manche Orientale : analyse météo-marine sur la période historique récente.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Caen, France. pp. 277-280</w:t>
+              <w:t xml:space="preserve">Météorologie et Géostratégie : réflexions sur le rôle de la répartition spatiale des relevés météorologiques dans l'Opération Overlord – juin 1944.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Caen, France. pp. 87-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545723v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité géographique de la canicule de l’été 2003 en Basse-Normandie. Influence des facteurs géographiques et dynamiques sur la répartition d’un risque climatique</w:t>
               </w:r>
@@ -13267,178 +13267,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité : une caractéristique fondamentale des chroniques hydroclimatiques. Réflexions sur la normalité et l'anormalité</w:t>
+                <w:t xml:space="preserve">Les limites dans l'analyse des longues chroniques pluviométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variabilité : une caractéristique fondamentale des chroniques hydroclimatiques. Réflexions sur la normalité et l'anormalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Caen, France. pp.12-16</w:t>
+              <w:t xml:space="preserve">Les limites dans l'analyse des longues chroniques pluviométriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Caen, France. pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545166v1</w:t>
+                <w:t xml:space="preserve">hal-00545162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites dans l'analyse des longues chroniques pluviométriques</w:t>
+                <w:t xml:space="preserve">La variabilité : une caractéristique fondamentale des chroniques hydroclimatiques. Réflexions sur la normalité et l'anormalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les limites dans l'analyse des longues chroniques pluviométriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Caen, France. pp.16-18</w:t>
+              <w:t xml:space="preserve">La variabilité : une caractéristique fondamentale des chroniques hydroclimatiques. Réflexions sur la normalité et l'anormalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Caen, France. pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545162v1</w:t>
+                <w:t xml:space="preserve">hal-00545166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tableau de bord pour les SAGE.</w:t>
               </w:r>
@@ -13997,51 +13997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15959,51 +15959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamy Chloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16170,51 +16170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALES: An Original Model to Diagnose Soil Erosion Hazard and Assess the Impact of Climate Change on Its Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16222,51 +16222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Erosion Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech, pp.227-252, 2011, 978-953-307-710-9. </w:t>
@@ -16275,1932 +16275,1932 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/23501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données de télédétection (images des satellites RapidEye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des Journées de Climatologie de la Commission Climat et Société du Comité National Français de Géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sols. Profil Environnemental Régional de Basse-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutten Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caille Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gresselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hericher Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données météo-climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic Climat - Partie du Profil Environnemental Régional de Basse-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.37-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs de risques sur le littoral normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau peut manquer cet été…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des risques de submersion et d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forçages météo-marins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions météo-marines responsables des submersions marines en Manche orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bioclimats normands : diversité spatiale et variabilité temporelle. Mise en perspectives des travaux de Gérard Houzard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécheresse plus prononcée qu’en 1976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécheresse actuelle en Normandie et ses impacts sur l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCALES et MESALES : des modèles prospectifs d’évaluation du changement climatique sur l’aléa érosion des sols. Applications en Basse-Normandie et en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemercier B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « types de temps » et leur évolution dans le Grand Ouest de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réserve en eau des sols : une donnée essentielle pour appréhender les effets du changement climatique sur l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les saisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la sécheresse gagnera la Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives d’évolution des systèmes agricoles en Normandie face au Changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation au Changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climat : vers la surchauffe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt en Normandie : un milieu soumis à des contraintes atmosphériques et édaphiques variées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu d'une technique statistique de décomposition des séries chroniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de climatologie physionomique et appliquée. Proposition méthodologique pour une approche globale et objective des types de temps en France métropolitaine. Volume 2 « Publications ». Recueil d'études de climatologie régionale. La diversité spatio-temporelle du climat bas-normand et ses impacts environnementaux et sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Univeristé Denis Diderot Paris 7, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02536432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de climatologie physionomique et appliquée. Proposition méthodologique pour une approche globale et objective des types de temps en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Univeristé Denis Diderot Paris 7, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02536480v1</w:t>
-              </w:r>
-[...1724 lines deleted...]
-                <w:t xml:space="preserve">hal-00277764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18505,51 +18505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.07.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heyndrickx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Rochais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivv145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.584" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Filippucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savouret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chesnais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1992.6439" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.generis-publishing.com/product/temperatures-extremes-minimales-de-printemps-et-types-de-circulation-atmospherique-sur-leurope-moyenne/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;hler Marie-Annick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;line G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Eveno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hentzen Morgane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Alexis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155055v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154507v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545221v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532871v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155360v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155335v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545230v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526918v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155423v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155409v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545719v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545721v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gamas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155434v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545722v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545723v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaitre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273274v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno," TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.climato.be/aic/colloques.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741259v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155072v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686172v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536432v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536480v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547762v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155050v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154584v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutten Sylvie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154595v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154582v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158012v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157969v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157954v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158004v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158014v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157959v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158009v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157961v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158059v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158062v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155437v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.07.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heyndrickx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Rochais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivv145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.584" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Filippucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savouret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chesnais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1992.6439" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.generis-publishing.com/product/temperatures-extremes-minimales-de-printemps-et-types-de-circulation-atmospherique-sur-leurope-moyenne/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;hler Marie-Annick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;line G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Eveno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hentzen Morgane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Alexis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154564v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545221v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155360v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545230v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545208v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532871v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155347v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526918v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155423v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545719v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gamas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155434v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545723v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaitre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273274v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno," TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.climato.be/aic/colloques.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741259v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155072v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686172v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547762v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutten Sylvie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154595v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154582v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155052v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157969v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157954v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158014v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158004v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157959v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157961v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158009v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158019v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158059v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536432v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536480v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>