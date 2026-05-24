--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -8251,191 +8251,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les extrêmes du temps et du climat : caractérisation et conséquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les facteurs à l'origine des submersions marines en Manche centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie et Université de Caen Basse-Normandie, 2014, Caen, France. pp.7-9</w:t>
+              <w:t xml:space="preserve">Journées de climatologie 2014, " Les extrêmes du temps et du climat ". Comité National Français de Géographie, Commission " Climat et Société "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154533v1</w:t>
+                <w:t xml:space="preserve">hal-00959763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs à l'origine des submersions marines en Manche centrale et orientale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les extrêmes du temps et du climat : caractérisation et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de climatologie 2014, " Les extrêmes du temps et du climat ". Comité National Français de Géographie, Commission " Climat et Société "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Climat et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie et Université de Caen Basse-Normandie, 2014, Caen, France. pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959763v1</w:t>
+                <w:t xml:space="preserve">hal-01154533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A catalog of ‘weather types’ in metropolitan France</w:t>
               </w:r>
@@ -8739,191 +8739,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture des Journées de climatologie de Caen. «Les extrêmes du temps et du climat : caractérisation et conséquences »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les extrêmes du temps et du climat : caractérisation et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Climat et Société » et LETG-Caen géophen, Université de Caen Basse-Normandie, Mar 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155055v1</w:t>
+                <w:t xml:space="preserve">hal-01150340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouverture des Journées de climatologie de Caen. «Les extrêmes du temps et du climat : caractérisation et conséquences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Les extrêmes du temps et du climat : caractérisation et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Climat et Société » et LETG-Caen géophen, Université de Caen Basse-Normandie, Mar 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150340v1</w:t>
+                <w:t xml:space="preserve">hal-01155055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des « types de temps » depuis 1951 à Caen-Carpiquet (Basse-Normandie, France)</w:t>
               </w:r>
@@ -9110,433 +9110,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La régionalisation des types de temps en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SHF (Société Hydrotechnique de France) : événements extrêmes fluviaux et maritimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">colloque international « Les climats régionaux : observation et modélisation » de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France. pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709672v1</w:t>
+                <w:t xml:space="preserve">hal-01154507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des facteurs atmosphériques dans la genèse des submersions marines</w:t>
+                <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Climatologie 2012 " Climatologie appliquée "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794603v1</w:t>
+                <w:t xml:space="preserve">hal-01150362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régionalisation des types de temps en France métropolitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Les climats régionaux : observation et modélisation » de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rennes, France. pp.165-170</w:t>
+              <w:t xml:space="preserve">Congrès de la SHF (Société Hydrotechnique de France) : événements extrêmes fluviaux et maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154507v1</w:t>
+                <w:t xml:space="preserve">hal-00709672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
+                <w:t xml:space="preserve">Le rôle des facteurs atmosphériques dans la genèse des submersions marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
+              <w:t xml:space="preserve">Journées de Climatologie 2012 " Climatologie appliquée "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150362v1</w:t>
+                <w:t xml:space="preserve">hal-00794603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t>
               </w:r>
@@ -9861,234 +9861,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+                <w:t xml:space="preserve">Tempêtes et forçages météo-marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
+              <w:t xml:space="preserve">Comité de pilotage du programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Agon-Coutainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697841v1</w:t>
+                <w:t xml:space="preserve">hal-01155299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempêtes et forçages météo-marins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité de pilotage du programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Agon-Coutainville, France</w:t>
+              <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155299v1</w:t>
+                <w:t xml:space="preserve">hal-00697841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des travaux sur les types de temps</w:t>
               </w:r>
@@ -10137,1003 +10137,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de temps à risque climatique à Paris</w:t>
+                <w:t xml:space="preserve">Le Le forçage météo-marin. Expertise du risque de submersion marine sur la façade ouest du Cotentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques climatiques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR 2663 CNRS RICLIM, 2010, Paris, France. pp.4-5</w:t>
+              <w:t xml:space="preserve">programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Agon-Coutainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154564v1</w:t>
+                <w:t xml:space="preserve">hal-01155360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">Confrontation des modèles existants pour développer une expertise inter-régionale de l’aléa érosion des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rennes, France. pp.331-336</w:t>
+              <w:t xml:space="preserve">Assemblée générale du PSDR GO CLIMASTER, VR 3 : Changements climatiques et ressources naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545221v1</w:t>
+                <w:t xml:space="preserve">hal-01155335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Le forçage météo-marin. Expertise du risque de submersion marine sur la façade ouest du Cotentin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Agon-Coutainville, France</w:t>
+              <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155360v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation des modèles existants pour développer une expertise inter-régionale de l’aléa érosion des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouée</w:t>
+                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du PSDR GO CLIMASTER, VR 3 : Changements climatiques et ressources naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155335v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The farming system sensibility of the Normandy in connection with the Climatic Change (2000-2100).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545230v1</w:t>
+                <w:t xml:space="preserve">hal-00545208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Filippucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
+              <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154573v1</w:t>
+                <w:t xml:space="preserve">hal-00545214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
+                <w:t xml:space="preserve">Réflexions à propos des stratégies d'adaptation des systèmes agricoles au Changement climatique en Normandie : constat et perspectives à l'horizon 2100.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une méthode originale de spatialisation d'échelle fine des bilans hydriques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 101-106</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire Environnement et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Caen, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545208v1</w:t>
+                <w:t xml:space="preserve">hal-00532871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Amat</w:t>
+                <w:t xml:space="preserve">La consommation des terres agricoles normandes liées à l’étalement urbain récent. Bilan et conséquences agri-environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Filippucci</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique du temps vécu à Verdun en 14-18.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp. 571-576</w:t>
+              <w:t xml:space="preserve">séminaire « Géomatique et occupation du sol »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Géomatique et SIG », Mar 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545214v1</w:t>
+                <w:t xml:space="preserve">hal-01155347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions à propos des stratégies d'adaptation des systèmes agricoles au Changement climatique en Normandie : constat et perspectives à l'horizon 2100.</w:t>
+                <w:t xml:space="preserve">Les types de temps à risque climatique à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire Environnement et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Caen, France. 1 p</w:t>
+              <w:t xml:space="preserve">Risques climatiques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 2663 CNRS RICLIM, 2010, Paris, France. pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532871v1</w:t>
+                <w:t xml:space="preserve">hal-01154564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation des terres agricoles normandes liées à l’étalement urbain récent. Bilan et conséquences agri-environnementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouée</w:t>
+                <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire « Géomatique et occupation du sol »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Commission « Géomatique et SIG », Mar 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">La sensibilité des systèmes de production agricole en Normandie face au changement climatique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155347v1</w:t>
+                <w:t xml:space="preserve">hal-00545221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'un logiciel pour la détermination automatique des types de temps.</w:t>
               </w:r>
@@ -11437,407 +11437,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de circulation atmosphérique à l’origine des vents forts d’ouest</w:t>
+                <w:t xml:space="preserve">Contribution à l'analyse des types de temps à risques : conception et réalisation du logiciel TTSR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Saint-Malo-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">Contribution à l'analyse des types de temps à risques : conception et réalisation du logiciel TTSR.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. pp. 22-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155328v1</w:t>
+                <w:t xml:space="preserve">hal-00545229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'analyse des types de temps à risques : conception et réalisation du logiciel TTSR.</w:t>
+                <w:t xml:space="preserve">Les types de circulation atmosphérique à l’origine des vents forts d’ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution à l'analyse des types de temps à risques : conception et réalisation du logiciel TTSR.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rennes, France. pp. 22-28</w:t>
+              <w:t xml:space="preserve">Programme LITEAU Surcote « Subir, réagir et s’adapter aux changements globaux: l’exemple de la côte des havres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint-Malo-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545229v1</w:t>
+                <w:t xml:space="preserve">hal-01155328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types de circulations atmosphériques et types de temps en situations gélives dans les régions viticoles de la moitié nord de la France.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de la topographie et des sols dans la modélisation spatiale d'échelle fine des bilans hydriques en Normandie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e colloque de l'AIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, CLUJ, Roumanie. pp.371-376</w:t>
+              <w:t xml:space="preserve">Rôle de la topographie et des sols dans la modélisation spatiale d'échelle fine des bilans hydriques en Normandie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp. 81-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526918v1</w:t>
+                <w:t xml:space="preserve">hal-00545222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la topographie et des sols dans la modélisation spatiale d'échelle fine des bilans hydriques en Normandie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Types de circulations atmosphériques et types de temps en situations gélives dans les régions viticoles de la moitié nord de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rôle de la topographie et des sols dans la modélisation spatiale d'échelle fine des bilans hydriques en Normandie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp. 81-100</w:t>
+              <w:t xml:space="preserve">22e colloque de l'AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, CLUJ, Roumanie. pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545222v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de circulations atmosphériques et types de temps en situations gélives dans les régions viticoles de la moitié nord de la France</w:t>
               </w:r>
@@ -11862,51 +11862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15802,294 +15802,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat urbain, changement climatique et types de temps dans le Grand Ouest de la France</w:t>
+                <w:t xml:space="preserve">Sécheresse et réserve en eau des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Foissard</w:t>
+                <w:t xml:space="preserve">Lamy Chloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-92, 2012</w:t>
+              <w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-212, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780033v1</w:t>
+                <w:t xml:space="preserve">hal-01108752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et réserve en eau des sols.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamy Chloe</w:t>
+                <w:t xml:space="preserve">Climat urbain, changement climatique et types de temps dans le Grand Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-212, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
+              <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-92, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108752v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les types de temps et leur évolution dans le Grand Ouest de la France</w:t>
               </w:r>
@@ -17263,51 +17263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALES et MESALES : des modèles prospectifs d’évaluation du changement climatique sur l’aléa érosion des sols. Applications en Basse-Normandie et en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemercier B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17463,203 +17463,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réserve en eau des sols : une donnée essentielle pour appréhender les effets du changement climatique sur l’agriculture</w:t>
+                <w:t xml:space="preserve">Les saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157961v1</w:t>
+                <w:t xml:space="preserve">hal-01158009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les saisons</w:t>
+                <w:t xml:space="preserve">La réserve en eau des sols : une donnée essentielle pour appréhender les effets du changement climatique sur l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158009v1</w:t>
+                <w:t xml:space="preserve">hal-01157961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la sécheresse gagnera la Normandie</w:t>
               </w:r>
@@ -18505,51 +18505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.07.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heyndrickx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Rochais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivv145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.584" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Filippucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savouret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chesnais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1992.6439" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.generis-publishing.com/product/temperatures-extremes-minimales-de-printemps-et-types-de-circulation-atmospherique-sur-leurope-moyenne/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;hler Marie-Annick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;line G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Eveno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hentzen Morgane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Alexis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154564v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545221v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155360v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545230v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545208v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532871v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155347v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526918v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155423v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545719v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gamas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155434v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545723v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaitre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273274v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno," TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.climato.be/aic/colloques.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741259v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155072v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686172v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547762v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutten Sylvie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154595v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154582v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155052v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157969v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157954v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158014v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158004v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157959v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157961v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158009v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158019v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158059v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536432v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536480v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Lecornu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Schlund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.07.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Heyndrickx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Rochais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zalcman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivv145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.584" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Filippucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Savouret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545116v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chesnais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1992.6439" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.864" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hericher Sandrine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.generis-publishing.com/product/temperatures-extremes-minimales-de-printemps-et-types-de-circulation-atmospherique-sur-leurope-moyenne/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;hler Marie-Annick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel Muguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent Combaret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;line G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176178v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25067.13606" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Eveno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hentzen Morgane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Alexis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155055v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545208v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545214v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154564v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155328v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545222v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wahl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155366v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545718v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155423v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545719v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaitre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gamas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155434v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545723v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lemaitre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273274v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno," TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.climato.be/aic/colloques.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741259v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155072v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610504v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686172v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Goulet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547762v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutten Sylvie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154595v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154582v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155052v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157969v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157954v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158014v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158004v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier B." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157959v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158009v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157961v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158019v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158059v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536432v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02536480v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>