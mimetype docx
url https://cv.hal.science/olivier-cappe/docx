--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -352,611 +352,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Rate Learning in Stochastic First Price Bidding</w:t>
+                <w:t xml:space="preserve">On Limited-Memory Subsampling Strategies for Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Achddou</w:t>
+                <w:t xml:space="preserve">Dorian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Russac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACML 2021 - Proceedings of Machine Learning Research 157, 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICML 2021- International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277164v2</w:t>
+                <w:t xml:space="preserve">hal-03265442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A/B/n Testing with Control in the Presence of Subpopulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Concordant Analysis of Generalized Linear Bandits with Forgetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Russac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Russac</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2110.15573⟩</w:t>
+              <w:t xml:space="preserve">AISTATS 2021 - International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, San Diego / Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2011.00819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407247v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Concordant Analysis of Generalized Linear Bandits with Forgetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A/B/n Testing with Control in the Presence of Subpopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Russac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Katsimerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Bohle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Russac</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2021 - International Conference on Artificial Intelligence and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2011.00819⟩</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2110.15573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984117v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Limited-Memory Subsampling Strategies for Bandits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Baudry</w:t>
+                <w:t xml:space="preserve">Efficient Algorithms for Stochastic Repeated Second-price Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Achddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Russac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cappé</w:t>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2021- International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALT 2021 - 32nd International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2011.05072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265442v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Algorithms for Stochastic Repeated Second-price Auctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fast Rate Learning in Stochastic First Price Bidding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Achddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2021 - 32nd International Conference on Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">ACML 2021 - Proceedings of Machine Learning Research 157, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, SIngapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2011.05072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2107.01835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997579v2</w:t>
+                <w:t xml:space="preserve">hal-03277164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Linear Bandits for Non-Stationary Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Russac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vernade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,308 +1472,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-based test statistics for detecting anomalies in network traffic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cappé</w:t>
+                <w:t xml:space="preserve">Piecewise constant nonnegative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Seichepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time Dynamic Change Point Models and its Applications Wokshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, France. pp.6721-6725, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288424v1</w:t>
+                <w:t xml:space="preserve">hal-02943536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise constant nonnegative matrix factorization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Cappe</w:t>
+                <w:t xml:space="preserve">On the Complexity of A/B Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain. pp.461-481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02943536v1</w:t>
+                <w:t xml:space="preserve">hal-00990254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of A/B Testing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rank-based test statistics for detecting anomalies in network traffic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Barcelona, Spain. pp.461-481</w:t>
+              <w:t xml:space="preserve">Time Dynamic Change Point Models and its Applications Wokshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Goettingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990254v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and estimation of high energy physical particles using Monte Carlo methods</w:t>
               </w:r>
@@ -1867,90 +1867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft nonnegative matrix co-factorizationwith application to multimodal speaker diarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Seichepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Seichepine</w:t>
+                <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Essid</w:t>
+                <w:t xml:space="preserve">C. Fevotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3537-3541, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2066,51 +2066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-factorisation douce en matrices non-négatives. Application au regroupement multimodal de locuteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seichepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,230 +2155,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Bayesian Upper Confidence Bounds for Bandit Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+                <w:t xml:space="preserve">Adaptive Metropolis with online relabeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, La Palma, Iles Canaries, Spain. pp.592-600</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, La Palma, Spain. pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286440v1</w:t>
+                <w:t xml:space="preserve">in2p3-00698479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Metropolis with online relabeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Balázs Kégl</w:t>
+                <w:t xml:space="preserve">On Bayesian Upper Confidence Bounds for Bandit Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, La Palma, Spain. pp.91-99</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, La Palma, Iles Canaries, Spain. pp.592-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00698479v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Retrospective Multiple Change-point Estimation for Multivariate Data</w:t>
               </w:r>
@@ -2494,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, Control, and Computing (Allerton), 2010 48th Annual Allerton Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Monticello (Illinois), United States. pp.115 - 122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2566,312 +2566,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476116v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appariement d'entités nommées coréférentes : combinaisons de mesures de similarité par apprentissage supervisé</w:t>
+                <w:t xml:space="preserve">Robust similarity measures for named entities matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Online Proceedings</w:t>
+              <w:t xml:space="preserve">COLING 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp.593-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487081v1</w:t>
+                <w:t xml:space="preserve">hal-00487084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust similarity measures for named entities matching</w:t>
+                <w:t xml:space="preserve">Semi-automatic labeling of coreferent named entities: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp.593-600</w:t>
+              <w:t xml:space="preserve">LREC 2008 workshop W15: 'Resources and Evaluation for Identity Matching, Entity Resolution and Entity Management'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487084v1</w:t>
+                <w:t xml:space="preserve">hal-00487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic labeling of coreferent named entities: an experimental study</w:t>
+                <w:t xml:space="preserve">Appariement d'entités nommées coréférentes : combinaisons de mesures de similarité par apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2008 workshop W15: 'Resources and Evaluation for Identity Matching, Entity Resolution and Entity Management'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-7</w:t>
+              <w:t xml:space="preserve">TALN 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.Online Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487082v1</w:t>
+                <w:t xml:space="preserve">hal-00487081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Resampling Schemes for Particle Filtering</w:t>
               </w:r>
@@ -3135,253 +3135,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Envelope Estimation using a Penalized Likelihood Criterion</w:t>
+                <w:t xml:space="preserve">Estimation robuste de l'enveloppe spectrale d'un signal harmonique bruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ASSP Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Mohonk, États-Unis</w:t>
+              <w:t xml:space="preserve">Seizième colloque Gretsi sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105474v1</w:t>
+                <w:t xml:space="preserve">hal-01105475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation robuste de l'enveloppe spectrale d'un signal harmonique bruité</w:t>
+                <w:t xml:space="preserve">Spectral Envelope Estimation using a Penalized Likelihood Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizième colloque Gretsi sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE ASSP Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Mohonk, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105475v1</w:t>
+                <w:t xml:space="preserve">hal-01105474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Direct Search Method for Blind Resource Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Achddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3640,77 +3640,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Best Arm Identification in Multi-Armed Bandit Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17, pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (3), p. 1304-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3960,51 +3960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Nonnegative Matrix Co-Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seichepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,274 +4058,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kullback-Leibler Upper Confidence Bounds for Optimal Sequential Allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kernel-Based Methods for Hypothesis Testing: A Unified View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Stoltz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/13-AOS1119⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue on Advances in Kernel-Based Learning for Signal Processing, 30 (4), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2013.2253631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738209v2</w:t>
+                <w:t xml:space="preserve">hal-00841978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-Based Methods for Hypothesis Testing: A Unified View</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kullback-Leibler Upper Confidence Bounds for Optimal Sequential Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaid Harchaoui</w:t>
+                <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Bach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Moulines</w:t>
+                <w:t xml:space="preserve">Gilles Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Special Issue on Advances in Kernel-Based Learning for Signal Processing, 30 (4), pp.87-97. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3), pp.1516-1541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSP.2013.2253631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/13-AOS1119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841978v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed detection/localization of change-points in highdimensional network traffic data</w:t>
               </w:r>
@@ -4337,51 +4337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lung-Yut-Fong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (485-496)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4400,326 +4400,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text segmentation: a topic modeling perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online EM Algorithm for Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipm.2010.11.008⟩</w:t>
+              <w:t xml:space="preserve">J. Comput. Graph. Statist.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.728-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jcgs.2011.09109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960703v1</w:t>
+                <w:t xml:space="preserve">hal-00410106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed detection/localization of change-points in high-dimensional network traffic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+                <w:t xml:space="preserve">Text segmentation: a topic modeling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemant Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaemon Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Information Processing and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.528-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-011-9240-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipm.2010.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420862v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online EM Algorithm for Hidden Markov Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed detection/localization of change-points in high-dimensional network traffic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lung-Yut-Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Comput. Graph. Statist.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (3), pp.728-749. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1198/jcgs.2011.09109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9240-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410106v2</w:t>
+                <w:t xml:space="preserve">hal-00420862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Learning of Sparse Conditional Random Fields for Supervised Sequence Labelling</w:t>
               </w:r>
@@ -4848,51 +4848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (1), pp.68 - 76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5145,274 +5145,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201327v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Importance Sampling in General Mixture Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential Monte Carlo smoothing with application to parameter estimation in non-linear state space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Douc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian P. Robert</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-008-9059-x⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.155-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/07-BEJ6150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180669v4</w:t>
+                <w:t xml:space="preserve">hal-00096080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monte Carlo smoothing with application to parameter estimation in non-linear state space models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Importance Sampling in General Mixture Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Olsson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Moulines</w:t>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (1), pp.155-179. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4), pp.447-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/07-BEJ6150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-008-9059-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096080v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180669v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference and Evaluation of the Multinomial Mixture Model for Text Clustering</w:t>
               </w:r>
@@ -5515,64 +5515,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5686,232 +5686,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range dependence and heavy-tail modeling for teletraffic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xueshi Yang</w:t>
+                <w:t xml:space="preserve">On the Convergence of the Monte Carlo Maximum Likelihood Method for Latent Variable Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Douc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (4), pp.615-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9469.00309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621749v1</w:t>
+                <w:t xml:space="preserve">hal-04081673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long-range dependence and heavy-tail modeling for teletraffic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Petropulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueshi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, ? (1), pp.14-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ON THE USE OF VARIABLE LENGTH WINDOWS IN THE RESTORATION OF AUDIO RECORDINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-101-C1-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1992118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00251141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5921,184 +6050,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.1, 2017, 978-2-271-11464-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Expectation-Maximisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Mengersen and M. Titterington and C. P. Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixtures: Estimation and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.1-53, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6108,383 +6237,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiative face au virus. Regards croisés sur l'épidemie de Covid-19 apportés par les données sanitaires et de géolocalisation (mars à octobre 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Mula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université PSL; Inria; CNRS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiative face au virus Observations sur la mobilité pendant l'épidémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akin Kazakçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université PSL. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Importance Sampling in General Mixture Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Douc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6332, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00181474v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6494,763 +6623,733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je code : Les bonnes pratiques de développement logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dexet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning To Sample From Diffusion Models Via Inverse Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Verine</w:t>
+                <w:t xml:space="preserve">Generalized Leverage Score for Scalable Assessment of Privacy Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dorseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05523140v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Per-Instance Unlearning Using Individual Sensitivity Bounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamal Atif</w:t>
+                <w:t xml:space="preserve">A Novel Approach to Distributional Reinforcement Learning via Moment Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Bringas Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514920v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Leverage Score for Scalable Assessment of Privacy Vulnerability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamal Atif</w:t>
+                <w:t xml:space="preserve">Learning To Sample From Diffusion Models Via Inverse Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Bourdrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05513289v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for Non-Stationary Generalized Linear Bandits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Russac</w:t>
+                <w:t xml:space="preserve">Certified Per-Instance Unlearning Using Individual Sensitivity Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Benarroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514151v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity and change-point detection tests for multivariate data using rank statistics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+                <w:t xml:space="preserve">Algorithms for Non-Stationary Generalized Linear Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Russac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607410v3</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of cosmological parameters using adaptive importance sampling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Benabed</w:t>
+                <w:t xml:space="preserve">Homogeneity and change-point detection tests for multivariate data using rank statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lung-Yut-Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365944v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607410v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian model comparison in cosmology with Population Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kilbinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7302,65 +7401,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of cosmological parameters using adaptive importance sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kilbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7507,51 +7724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763797v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muni Sreenivas Pydi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duy Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09034-9_29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277164v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Achddou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.01835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Russac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsimerou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bohle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.15573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984117v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.00819" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997579v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.05072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291460v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagr&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545667v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seichepine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fevotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cappe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990254v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Kegl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638316" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seichepine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00698479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capp&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564410v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lung-Yut-Fong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967716" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476116v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Filippi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2010.5706896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805239v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883800v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Filstroff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3060000" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01478788v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274670" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024894v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lung Yut Fong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01116863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738209v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AOS1119" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Harchaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2253631" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lung-Yut-Fong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Misra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaemon Jose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2010.11.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420862v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9240-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410106v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jcgs.2011.09109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414107v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2076150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408867v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2058091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.023507" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201327v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2009.00698.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096080v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Olsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6150" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Petropulu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Yang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992118" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFE8E57795C4025A8DAA128F9983C262A8680D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaventre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dexet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523140v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Bourdrez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Benarroch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dorseuil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607410v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763797v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muni Sreenivas Pydi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duy Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09034-9_29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Russac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984117v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.00819" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsimerou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bohle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.15573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997579v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Achddou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.05072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277164v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.01835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291460v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagr&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545667v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seichepine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fevotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cappe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990254v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Kegl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638316" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seichepine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00698479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capp&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564410v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lung-Yut-Fong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967716" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476116v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Filippi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2010.5706896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805239v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883800v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Filstroff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3060000" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01478788v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274670" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024894v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lung Yut Fong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01116863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Harchaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2253631" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738209v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AOS1119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lung-Yut-Fong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410106v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jcgs.2011.09109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Misra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaemon Jose" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2010.11.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420862v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9240-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414107v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2076150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408867v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2058091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.023507" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201327v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2009.00698.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096080v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Olsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6150" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9469.00309" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZX79H7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621749v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Petropulu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992118" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFE8E57795C4025A8DAA128F9983C262A8680D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848660v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaventre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dexet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dorseuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Bringas Miranda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Bourdrez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Benarroch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607410v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>