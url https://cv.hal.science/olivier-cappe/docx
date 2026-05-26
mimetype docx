--- v1 (2026-04-24)
+++ v2 (2026-05-26)
@@ -4400,326 +4400,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online EM Algorithm for Hidden Markov Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed detection/localization of change-points in high-dimensional network traffic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lung-Yut-Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Comput. Graph. Statist.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (3), pp.728-749. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1198/jcgs.2011.09109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9240-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410106v2</w:t>
+                <w:t xml:space="preserve">hal-00420862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text segmentation: a topic modeling perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online EM Algorithm for Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipm.2010.11.008⟩</w:t>
+              <w:t xml:space="preserve">J. Comput. Graph. Statist.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.728-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1198/jcgs.2011.09109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960703v1</w:t>
+                <w:t xml:space="preserve">hal-00410106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed detection/localization of change-points in high-dimensional network traffic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+                <w:t xml:space="preserve">Text segmentation: a topic modeling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemant Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaemon Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Information Processing and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.528-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-011-9240-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipm.2010.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420862v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Learning of Sparse Conditional Random Fields for Supervised Sequence Labelling</w:t>
               </w:r>
@@ -6961,203 +6961,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning To Sample From Diffusion Models Via Inverse Reinforcement Learning</w:t>
+                <w:t xml:space="preserve">Certified Per-Instance Unlearning Using Individual Sensitivity Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Bourdrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Verine</w:t>
+                <w:t xml:space="preserve">Hanna Benarroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523140v1</w:t>
+                <w:t xml:space="preserve">hal-05514920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Per-Instance Unlearning Using Individual Sensitivity Bounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning To Sample From Diffusion Models Via Inverse Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Bourdrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Benarroch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamal Atif</w:t>
+                <w:t xml:space="preserve">Alexandre Verine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514920v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for Non-Stationary Generalized Linear Bandits</w:t>
               </w:r>
@@ -7724,51 +7724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763797v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muni Sreenivas Pydi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duy Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09034-9_29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Russac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984117v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.00819" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsimerou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bohle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.15573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997579v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Achddou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.05072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277164v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.01835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291460v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagr&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545667v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seichepine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fevotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cappe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990254v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Kegl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638316" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seichepine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00698479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capp&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564410v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lung-Yut-Fong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967716" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476116v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Filippi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2010.5706896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805239v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883800v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Filstroff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3060000" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01478788v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274670" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024894v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lung Yut Fong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01116863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Harchaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2253631" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738209v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AOS1119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lung-Yut-Fong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410106v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jcgs.2011.09109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Misra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaemon Jose" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2010.11.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420862v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9240-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414107v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2076150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408867v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2058091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.023507" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201327v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2009.00698.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096080v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Olsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6150" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9469.00309" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZX79H7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621749v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Petropulu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992118" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFE8E57795C4025A8DAA128F9983C262A8680D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848660v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaventre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dexet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dorseuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Bringas Miranda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Bourdrez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Benarroch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607410v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763797v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muni Sreenivas Pydi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duy Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09034-9_29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Russac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984117v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.00819" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsimerou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bohle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.15573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997579v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Achddou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.05072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277164v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.01835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291460v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagr&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545667v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02943536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seichepine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fevotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cappe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990254v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Kegl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638316" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seichepine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00698479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capp&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564410v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lung-Yut-Fong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967716" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476116v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Filippi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2010.5706896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805239v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cappe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883800v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Filstroff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouvert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3060000" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01478788v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274670" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024894v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lung Yut Fong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Levy Leduc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01116863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2360141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Harchaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2253631" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738209v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AOS1119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lung-Yut-Fong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420862v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9240-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410106v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jcgs.2011.09109" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Misra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaemon Jose" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2010.11.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414107v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2076150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408867v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2058091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450727v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wraith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kilbinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benabed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cardoso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.023507" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201327v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2009.00698.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096080v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Olsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6150" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2006.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9469.00309" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZX79H7L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621749v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Petropulu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992118" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFE8E57795C4025A8DAA128F9983C262A8680D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848660v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaventre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dexet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dorseuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Bringas Miranda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514920v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Benarroch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Bourdrez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607410v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>