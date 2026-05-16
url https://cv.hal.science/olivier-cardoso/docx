--- v0 (2026-03-28)
+++ v1 (2026-05-16)
@@ -125,51 +125,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-banding fluid(s) under time-dependent shear flows. Part II: A test of the Moorcroft–Fielding criteria</w:t>
+                <w:t xml:space="preserve">Shear-banding fluid(s) under time-dependent shear flows : Spatiotemporal dynamics (Part I )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Casanellas</w:t>
@@ -208,102 +208,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 65 (6), pp.1201-1217. </w:t>
+              <w:t xml:space="preserve">, 2021, 65, pp.1187 - 1200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/8.0000304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/8.0000303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345301v1</w:t>
+                <w:t xml:space="preserve">hal-03351539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-banding fluid(s) under time-dependent shear flows : Spatiotemporal dynamics (Part I )</w:t>
+                <w:t xml:space="preserve">Shear-banding fluid(s) under time-dependent shear flows. Part II: A test of the Moorcroft–Fielding criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Casanellas</w:t>
@@ -342,78 +342,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 65, pp.1187 - 1200. </w:t>
+              <w:t xml:space="preserve">, 2021, 65 (6), pp.1201-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/8.0000303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/8.0000304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351539v1</w:t>
+                <w:t xml:space="preserve">hal-03345301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desmin Mutation in the C-Terminal Domain Impairs Traction Force Generation in Myoblasts</w:t>
               </w:r>
@@ -1886,51 +1886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Briole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth&#160;e. Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Milloud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard De&#160;mets" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morozov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4930858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lebois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ladoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.04.051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monteiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0276-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW9Q497-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Abou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Voigt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2010.0075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crozo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.178303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Decruppe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Icard Arcizet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.118265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804915g" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desprat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Briole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000304" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth&#160;e. Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Milloud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard De&#160;mets" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.3518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morozov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4930858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lebois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ladoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.04.051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monteiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0276-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW9Q497-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Abou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Voigt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2010.0075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crozo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.178303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Decruppe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Icard Arcizet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.118265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804915g" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desprat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>