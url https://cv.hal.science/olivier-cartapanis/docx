--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1419,278 +1419,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global pulses of organic carbon burial in deep-sea sediments during glacial maxima</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep water provenance and dynamics of the (de)glacial Atlantic meridional overturning circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Lippold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Gutjahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Christner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luiza de Carvalho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10796⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 445, pp.68 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020731v1</w:t>
+                <w:t xml:space="preserve">hal-01587481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep water provenance and dynamics of the (de)glacial Atlantic meridional overturning circulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global pulses of organic carbon burial in deep-sea sediments during glacial maxima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cartapanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galbraith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 445, pp.68 - 78. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.10796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587481v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent millennial-scale link between Greenland climate and northern Pacific Oxygen Minimum Zone under interglacial conditions</w:t>
               </w:r>
@@ -2690,51 +2690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Gosling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M Chase" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03882522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moffa-Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Jaccard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Vernal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33362-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Repschl&#228;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Rand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Lisiecki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Muglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02947242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Konecky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mckay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Churakova (sidorova)" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Comas-Bru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-2261-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S Kaufman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Mckay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Routson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-020-0445-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurich Jeltsch-Th&#246;mmes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Battaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaccard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Joos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-849-2019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galbraith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bianchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1819-2018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmittner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bostock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Curry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L. Filipsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10796" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Lippold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Gutjahr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Christner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza de Carvalho Ferreira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Romero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-405-2014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.08.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS8V1WQW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MFJMJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256010903388238" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVX7P5CQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01523835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Gosling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M Chase" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03882522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moffa-Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Jaccard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Vernal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33362-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Repschl&#228;ger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Rand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Lisiecki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Muglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02947242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Konecky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mckay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Churakova (sidorova)" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Comas-Bru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-2261-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S Kaufman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Mckay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Routson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-020-0445-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurich Jeltsch-Th&#246;mmes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Battaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jaccard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Joos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-849-2019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emile&#8208;geay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Mckay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garijo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003632" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galbraith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bianchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1819-2018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmittner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bostock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Curry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L. Filipsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Lippold" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Gutjahr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Christner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza de Carvalho Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10796" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Romero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-405-2014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.08.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS8V1WQW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MFJMJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799580v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256010903388238" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVX7P5CQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01523835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>